--- v0 (2025-12-14)
+++ v1 (2026-06-01)
@@ -990,51 +990,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Estimar el recurso de amparo interpuesto por doña Soledad Granero Toledano y, en su virtud:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1º Declarar que han sido vulnerados los derechos de la demandante de amparo a ser informado de la acusación y a la defensa (art. 24.2 CE).</w:t>
+        <w:t xml:space="preserve">1º Declarar que han sido vulnerados los derechos de la demandante de amparo a ser informada de la acusación y a la defensa (art. 24.2 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º Restablecerle en su derecho y, en consecuencia, declarar la nulidad de la Resolución de la Subdelegada del Gobierno de Sevilla de 9 de junio de 2014, dictada en el expediente sancionador 362-2014, y la Sentencia del Juzgado de lo Contencioso-Administrativo núm. 5 de Sevilla de 17 de marzo de 2017, dictada en el procedimiento abreviado núm. 122-2016.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>