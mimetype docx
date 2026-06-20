--- v0 (2025-12-14)
+++ v1 (2026-06-20)
@@ -706,51 +706,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">4. Sin embargo, junto a ello, la demanda de amparo presenta una segunda perspectiva, como ya dijimos: se invocan derechos (a la intimidad personal y familiar) cuyo titular no es ya exclusivamente el fallecido, sino, genéricamente, su familia. «afectada en su dolor e intimidad», y, más específicamente su viuda, y hoy demandante, doña Isabel Pantoja Martín. Desde esta segunda perspectiva, la demanda se centra en el carácter privado que tenía el lugar en que se recogieron determinadas escenas mediante una cámara de vídeo -la enfermería de la plaza de toros- y el carácter íntimo de los momentos en que una persona se debate entre la vida y la muerte, parcela que debe ser respetada por los demás. Y viene a mantenerse que esa intimidad no sólo es propia del directamente afectado, sino que, por su repercusión moral, es también un derecho de sus familiares.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Pues bien, en esos términos, debe estimarse que, en principio, el derecho a la intimidad personal y familiar se extiende, no sólo a aspectos de la vida propia y personal, sino también a determinados aspectos de la vida de otras personas con las que se guarde una especial y estrecha vinculación, como es la familiar; aspectos que, por la relación o vínculo existente con ellas, inciden en la propia esfera de la personalidad del individuo que los derechos del art.  18 de la C.E. protegen. Sin duda, será necesario, en cada caso, examinar de qué acontecimientos se trata, y cuál es el vínculo que une a las personas en cuestión; pero al menos, no cabe dudar que ciertos eventos que puedan ocurrir a padres, cónyuges o hijos tienen, normalmente, y dentro de las pautas culturales de nuestra sociedad, tal trascendencia para el individuo, que su indebida publicidad o difusión incide directamente en la propia esfera de su personalidad. Por lo que existe al respecto un derecho -propio, y no ajeno- a la intimidad, constitucionalmente protegible.</w:t>
+        <w:t xml:space="preserve">Pues bien, en esos términos, debe estimarse que, en principio, el derecho a la intimidad personal y familiar se extiende, no sólo a aspectos de la vida propia y personal, sino también a determinados aspectos de la vida de otras personas con las que se guarde una especial y estrecha vinculación, como es la familiar; aspectos que, por la relación o vínculo existente con ellas, inciden en la propia esfera de la personalidad del individuo que los derechos del art.  18 de la C.E. protegen. Sin duda, será necesario, en cada caso, examinar de qué acontecimientos se trata, y cuál es el vínculo que une a las personas en cuestión; pero al menos, no cabe duda de que ciertos eventos que puedan ocurrir a padres, cónyuges o hijos tienen, normalmente, y dentro de las pautas culturales de nuestra sociedad, tal trascendencia para el individuo, que su indebida publicidad o difusión incide directamente en la propia esfera de su personalidad. Por lo que existe al respecto un derecho -propio, y no ajeno- a la intimidad, constitucionalmente protegido.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. Sobre esta base -y excluyendo, como se ha dicho, que este Tribunal pueda pronunciarse sobre las cuestiones referentes al uso y explotación comercial de la imagen del fallecido don Francisco Rivera en sus actuaciones profesionales- la cuestión que se plantea es la de si las escenas reproducidas en la cinta de vídeo comercializada por «Prographic, Sociedad Anónima», y concretamente las correspondientes a la enfermería de la plaza en que ingresó mortalmente herido el torero, suponen una intromisión en la esfera de la intimidad personal de éste, y, dada su naturaleza, en la de la hoy recurrente, su viuda, intromisión que implica la vulneración del derecho fundamental de ésta reconocido en el art. 18.1 de la C.E. primeramente por «Prographic, Sociedad Anónima», y, subsiguientemente, y como objeto del presente amparo, por la Sentencia que se impugna.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">