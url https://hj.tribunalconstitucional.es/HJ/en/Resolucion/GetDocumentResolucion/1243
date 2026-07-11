--- v0 (2025-12-10)
+++ v1 (2026-07-11)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 15 de febrero de 1989</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Francisco Tomás y Valiente, Presidente; don Francisco Rubio Llorente, don Luis Díez Picazo y Ponce de León, don Antonio Truyol Serra, don Eugenio Díaz Eimil y don Miguel Rodríguez-Piñero y Bravo-Ferrer, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Francisco Tomás y Valiente, Presidente; don Francisco Rubio Llorente, don Luis Díez Picazo y Ponce de León, don Antonio Truyol Serra, don Eugenio Díaz Eimil y don Miguel Rodríguez-Piñero y Bravo-Ferrer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>