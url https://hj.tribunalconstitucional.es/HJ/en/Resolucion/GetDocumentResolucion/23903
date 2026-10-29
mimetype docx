--- v0 (2025-12-24)
+++ v1 (2026-10-29)
@@ -940,51 +940,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Ello implica que el legislador cuenta con un ámbito de libertad amplio en la definición o determinación de las condiciones y consecuencias del acceso a la justicia, pues le incumbe configurar la actividad judicial y, más concretamente, el proceso en cuyo seno se ejercita el derecho fundamental ordenado a la satisfacción de pretensiones dirigidas a la defensa de derechos e intereses legítimos (STC 206/1987, de 21 de diciembre, FJ 5). En esta regulación, la ley podrá establecer límites al ejercicio del derecho fundamental que serán constitucionalmente válidos si, respetando su contenido esencial (art. 53.1 CE), están dirigidos a preservar otros derechos, bienes o intereses constitucionalmente protegidos y guardan la adecuada proporcionalidad con la naturaleza del proceso y la finalidad perseguida (entre otras, SSTC 158/1987, de 20 de octubre, FJ 4; 32/1991, de 14 de febrero, FJ 4; y 133/2004, de 22 de julio, FJ 4). En principio, pues, el derecho reconocido en el art. 24.1 CE podría verse conculcado por aquellas disposiciones legales que impongan requisitos impeditivos u obstaculizadores del acceso a la jurisdicción, si tales trabas resultaran innecesarias, excesivas o carecen de razonabilidad o proporcionalidad respecto de los fines que lícitamente puede perseguir el legislador (SSTC 60/1989, de 16 de marzo, FJ 4; 114/1992, de 14 de septiembre, FJ 3; y 273/2005, de 27 de octubre, FJ 5).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Estos criterios de enjuiciamiento constitucional deben operar de forma más incisiva en los supuestos, como el presente, en que el acceso a la justicia sirve para asegurar el control judicial de la actividad administrativa. Tal y como ha resaltado nuestra jurisprudencia, cuando el derecho a la tutela judicial efectiva es instado en defensa de los derechos e intereses legítimos de los ciudadanos frente a los actos de la Administración, integra más específicamente el “derecho de los administrados a que el Juez enjuicie los actos administrativos que les afectan (art. 24.1 CE), controlando la legalidad de la actuación administrativa (art. 106.1 CE), esto es, su sometimiento pleno a la Ley y al Derecho (art. 103.1 CE)”; lo cual “constituye la culminación del sistema de derechos y garantías característico del Estado de Derecho” (SSTC 294/1994, de 7 de noviembre, FJ 3; 76/1996, de 30 de abril, FJ 7; 179/2003, de 13 de octubre, FJ 3; 312/2006, de 8 de noviembre, FJ 4). Como ha afirmado la Sentencia 103/1996, de 11 de junio, FJ 7, la prescripción constitucional de que los “Tribunales controlan la potestad reglamentaria y la legalidad de la actuación administrativa, así como el sometimiento de ésta a los fines que la justifican” (art. 106.1 CE) es la “auténtica cláusula regia del Estado de Derecho”. Todo lo cual es de especial relevancia cuando se trata de un proceso judicial donde se controla el ejercicio por una Administración de la potestad sancionatoria sobre un ciudadano (SSTC 77/1983, de 3 de octubre, FJ 3, y 2/2003, de 16 de enero, FJ 8).</w:t>
+        <w:t xml:space="preserve">Estos criterios de enjuiciamiento constitucional deben operar de forma más incisiva en los supuestos, como el presente, en que el acceso a la justicia sirve para asegurar el control judicial de la actividad administrativa. Tal y como ha resaltado nuestra jurisprudencia, cuando el derecho a la tutela judicial efectiva es instado en defensa de los derechos e intereses legítimos de los ciudadanos frente a los actos de la Administración, integra más específicamente el “derecho de los administrados a que el Juez enjuicie los actos administrativos que les afectan (art. 24.1 CE), controlando la legalidad de la actuación administrativa (art. 106.1 CE), esto es, su sometimiento pleno a la Ley y al Derecho (art. 103.1 CE)”; lo cual “constituye la culminación del sistema de derechos y garantías característico del Estado de Derecho” (SSTC 294/1994, de 7 de noviembre, FJ 3; 76/1996, de 30 de abril, FJ 7; 179/2003, de 13 de octubre, FJ 3; 312/2006, de 8 de noviembre, FJ 4). Como ha afirmado la STC 103/1996, de 11 de junio, FJ 7, la prescripción constitucional de que los “Tribunales controlan la potestad reglamentaria y la legalidad de la actuación administrativa, así como el sometimiento de ésta a los fines que la justifican” (art. 106.1 CE) es la “auténtica cláusula regia del Estado de Derecho”. Todo lo cual es de especial relevancia cuando se trata de un proceso judicial donde se controla el ejercicio por una Administración de la potestad sancionatoria sobre un ciudadano (SSTC 77/1983, de 3 de octubre, FJ 3, y 2/2003, de 16 de enero, FJ 8).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Igualmente conviene que recordemos la consolidada doctrina constitucional sobre el acceso a la justicia de las personas cuyos derechos e intereses legítimos se ven frustrados o perjudicados por la inactividad administrativa, elaborada a partir de la Sentencia 6/1986, de 21 de enero. Esa consolidada doctrina se ha conformado en el marco de recursos de amparo, esto es, en relación con la vulneración del derecho a la tutela judicial efectiva (art. 24.1 CE) que habría supuesto la inadmisión de un recurso contencioso-administrativo, bien porque los órganos judiciales habían considerado que el acto administrativo expreso impugnado era reproducción de otro no expreso que había quedado consentido y firme por no haber sido impugnado en el plazo establecido en el precepto legal objeto de la presente cuestión (o en su antecedente inmediato de la Ley reguladora de la jurisdicción contencioso-administrativa de 1956), bien porque estimaron que la impugnación del acto administrativo se produjo extemporáneamente al sobrepasarse el indicado plazo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">