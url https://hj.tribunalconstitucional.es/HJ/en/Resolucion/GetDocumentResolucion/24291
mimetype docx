--- v0 (2025-12-26)
+++ v1 (2026-09-05)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>22 de enero de 2015</w:t>
+        <w:t>de 22 de enero de 2015</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por don Francisco Pérez de los Cobos Orihuel, Presidente, doña Adela Asua Batarrita, don Luis Ignacio Ortega Álvarez, doña Encarnación Roca Trías, don Andrés Ollero Tassara, don Fernando Valdés Dal-Ré, don Santiago Martínez-Vares García, don Juan Antonio Xiol Ríos, don Pedro José González-Trevijano Sánchez y don Antonio Narváez Rodríguez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -2243,51 +2243,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el “Boletín Oficial del Estado”.</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a veintidós de enero de dos mil quince.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>