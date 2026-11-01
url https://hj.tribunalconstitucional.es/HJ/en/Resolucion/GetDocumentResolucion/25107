--- v0 (2025-12-15)
+++ v1 (2026-11-01)
@@ -2929,51 +2929,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En definitiva, los motivos que han llevado a la ley a seleccionar a las once sociedades de la disposición adicional tercera del Real Decreto-ley 14/2010, excluyendo a las tienen una escasa cuota de mercado y a las que emplean tecnologías renovables o experimentales para la generación eléctrica, resulta justificado, legítimo y razonable, en los términos constitucionalmente exigibles.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">d) Para valorar si se ha respetado el art. 14 CE no basta concluir que la medida “posee una justificación objetiva y razonable, sino también, en el supuesto de que así sea, si la medida adoptada es proporcionada a la finalidad perseguida” (STC 255/2004, de 22 de diciembre, FJ 5), lo que nos remite a un juicio sobre “la proporcionalidad de la medida, entendida como adecuación razonable al fin legítimo constitucionalmente perseguido” (SSTC 88/1986, de 1 de julio, FJ 6, y 100/2012, de 8 de mayo, FJ 4).</w:t>
+        <w:t xml:space="preserve">d) Para valorar si se ha respetado el art. 14 CE no basta concluir que la medida “posee una justificación objetiva y razonable, sino también, en el supuesto de que así sea, si la medida adoptada es proporcionada a la finalidad perseguida” (STC 255/2004, de 23 de diciembre, FJ 5), lo que nos remite a un juicio sobre “la proporcionalidad de la medida, entendida como adecuación razonable al fin legítimo constitucionalmente perseguido” (SSTC 88/1986, de 1 de julio, FJ 6, y 100/2012, de 8 de mayo, FJ 4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así pues, una vez aclarado que la selección de once sociedades como obligadas a financiar los planes de ahorro y eficiencia energética de 2011, 2012 y 2013 no introduce una diferencia carente de justificación, resta examinar si la diferente contribución de cada una de las empresas incluidas en la norma es proporcionada al fin pretendido por esta (juicio de proporcionalidad).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">