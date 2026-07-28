--- v0 (2025-12-24)
+++ v1 (2026-07-28)
@@ -748,51 +748,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">4. Ha de señalarse, en primer lugar, que, como acaba de indicarse, la circunstancia de que los preceptos recurridos en este proceso no hayan todavía entrado en vigor no priva de objeto al presente incidente ni tampoco determina que, por este motivo, haya de levantarse la suspensión acordada en la providencia por la que el presente recurso se admitió a trámite en virtud de lo dispuesto en el artículo 161.2 CE y 30 LOTC.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En relación con los perjuicios a la seguridad jurídica que, según afirma el Abogado del Estado, justificarían el mantenimiento de la suspensión, debe tenerse en cuenta la consolidada doctrina constitucional en la que se sostiene que los daños que pudieran producirse a la seguridad jurídica, “derivados de la confluencia entre una regulación estatal y otra autonómica son una consecuencia inherente a toda situación de pendencia de un recurso de inconstitucionalidad y consustanciales, por tanto, al funcionamiento del Estado de las Autonomías y a la coexistencia del ordenamiento estatal con los ordenamientos autonómicos”. De ahí que este Tribunal haya sostenido que “de lo que se trata en este trámite no es de defender la seguridad jurídica con argumentos que pueden valer para cualesquiera impugnaciones, sino de alegar y acreditar los perjuicios irreparables o de difícil reparación que se producirían, en concreto, por la vigencia de los preceptos impugnados durante todo el tiempo que dure el proceso constitucional” (entre otros muchos, AATC 156/2008, de 12 de junio, FJ 4; 60/2013, de 26 de febrero, FJ 5; 153/2014, de 27 de julio, FJ 3, y 18/2017, de 31 de enero, FJ 5).</w:t>
+        <w:t xml:space="preserve">En relación con los perjuicios a la seguridad jurídica que, según afirma el Abogado del Estado, justificarían el mantenimiento de la suspensión, debe tenerse en cuenta la consolidada doctrina constitucional en la que se sostiene que los daños que pudieran producirse a la seguridad jurídica, “derivados de la confluencia entre una regulación estatal y otra autonómica son una consecuencia inherente a toda situación de pendencia de un recurso de inconstitucionalidad y consustanciales, por tanto, al funcionamiento del Estado de las Autonomías y a la coexistencia del ordenamiento estatal con los ordenamientos autonómicos”. De ahí que este Tribunal haya sostenido que “de lo que se trata en este trámite no es de defender la seguridad jurídica con argumentos que pueden valer para cualesquiera impugnaciones, sino de alegar y acreditar los perjuicios irreparables o de difícil reparación que se producirían, en concreto, por la vigencia de los preceptos impugnados durante todo el tiempo que dure el proceso constitucional” (entre otros muchos, AATC 156/2008, de 12 de junio, FJ 4; 60/2013, de 26 de febrero, FJ 5; 205/2014, de 22 de julio, FJ 3, y 18/2017, de 31 de enero, FJ 5).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el presente caso, como se ha puesto de manifiesto, el Abogado del Estado fundamenta estos perjuicios en que, como los contratos de compraventa y permuta que regulan los preceptos impugnados tienen un régimen jurídico distinto al establecido en el Código civil, si estos preceptos fueran anulados por apreciarse su inconstitucionalidad, los derechos y obligaciones que derivasen de los mismos podrían verse afectados y podrían ser distintos de los que negociaron en su momento. Esta argumentación, sin embargo, no permite apreciar que, en el caso de que se produjera esta circunstancia, de la misma se fueran a derivar perjuicios irreparables. La mera alegación de que el régimen jurídico de estos contratos pudiera verse afectado en el supuesto de que se estimara la inconstitucionalidad de los preceptos recurridos no permite llegar a la conclusión de que tal afectación ocasionaría a los titulares de derechos u obligaciones derivados de los negocios jurídicos que hubieran podido celebrarse al amparo de los mismos unos perjuicios de difícil o imposible reparación. Como se ha indicado, los daños que pudieran ocasionarse a la seguridad jurídica como consecuencia de la duplicidad normativa que conlleva la existencia de un recurso de inconstitucionalidad es consustancial al funcionamiento de un Estado compuesto como el nuestro y a la coexistencia del ordenamiento estatal con los ordenamientos autonómicos (entre otras muchas, STC 140/2016, de 5 de julio, FJ 4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">