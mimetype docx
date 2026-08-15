--- v0 (2026-03-05)
+++ v1 (2026-08-15)
@@ -2290,51 +2290,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La cuestión a resolver en esta sede no versa sobre la compatibilidad entre los tratados internacionales concernidos y la regulación legal, sino sobre la premisa de partida; esto es, sobre si el análisis de constitucionalidad puede o debe incluir un examen sobre la compatibilidad entre tratados y ley interna, y si ese eventual juicio puede derivar en la declaración de inconstitucionalidad de una ley interna por oposición a un tratado, sobre la base de la previsión contenida en el artículo 96 CE. Expresado en otros términos, los recurrentes plantean ante este Tribunal la formalización del control de convencionalidad de la norma interna, exigiendo un pronunciamiento preliminar sobre la viabilidad de dicho control que los recurrentes asocian a la aplicación del artículo 96. 1 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">La noción de control de convencionalidad surge formalmente en la jurisprudencia de la Corte Interamericana de Derechos Humanos, en la sentencia de 26 de septiembre de 2006 (asunto Almonacid Arellano y otros c. Chile), pronunciamiento en el que se establece que, cuando un Estado ha ratificado un tratado internacional, sus jueces también están sometidos a dicho tratado, lo que les obliga a velar porque los efectos de sus disposiciones “no se vean mermadas por la aplicación de leyes contrarias a su objeto y fin, y que desde un inicio carecen de efectos jurídicos. En otras palabras, el Poder Judicial debe ejercer una especie de ‘control de convencionalidad’ entre las normas jurídicas internas que aplican en los casos concretos” y el tratado en cuestión, que en aquel pronunciamiento era la Convención Interamericana de Derechos Humanos. Nuestro texto constitucional no contiene previsión expresa alguna relativa a la exigencia de que los jueces ordinarios formulen dicho control de convencionalidad; y tampoco existe esta previsión en relación con el Tribunal Constitucional. Esta ausencia hace preciso verificar si, a pesar de esa constatación inicial, tal control tiene vinculación con algún precepto constitucional y expresa en su caso, cuál es el órgano jurisdiccional competente para formularlo y cuál debe ser su alcance.</w:t>
+        <w:t xml:space="preserve">La noción de control de convencionalidad surge formalmente en la jurisprudencia de la Corte Interamericana de Derechos Humanos, en la &lt;a href='https://jurisprudencia.corteidh.or.cr/es/vid/883976964'&gt;sentencia de 26 de septiembre de 2006&lt;/a&gt; (asunto Almonacid Arellano y otros c. Chile), pronunciamiento en el que se establece que, cuando un Estado ha ratificado un tratado internacional, sus jueces también están sometidos a dicho tratado, lo que les obliga a velar porque los efectos de sus disposiciones “no se vean mermadas por la aplicación de leyes contrarias a su objeto y fin, y que desde un inicio carecen de efectos jurídicos. En otras palabras, el Poder Judicial debe ejercer una especie de ‘control de convencionalidad’ entre las normas jurídicas internas que aplican en los casos concretos” y el tratado en cuestión, que en aquel pronunciamiento era la Convención Interamericana de Derechos Humanos. Nuestro texto constitucional no contiene previsión expresa alguna relativa a la exigencia de que los jueces ordinarios formulen dicho control de convencionalidad; y tampoco existe esta previsión en relación con el Tribunal Constitucional. Esta ausencia hace preciso verificar si, a pesar de esa constatación inicial, tal control tiene vinculación con algún precepto constitucional y expresa en su caso, cuál es el órgano jurisdiccional competente para formularlo y cuál debe ser su alcance.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El artículo 96 CE establece que “los tratados internacionales válidamente celebrados, una vez publicados oficialmente en España, formarán parte del ordenamiento interno. Sus disposiciones sólo podrán ser derogadas, modificadas o suspendidas en la forma prevista en los propios tratados o de acuerdo con las normas generales del Derecho internacional”. Este precepto no atribuye superioridad jerárquica a los tratados sobre las leyes internas, aunque establece, de un lado, una regla de desplazamiento por parte del tratado de la norma interna anterior, sin que ello suponga su derogación, y, de otro, define la resistencia del tratado a ser derogado por las disposiciones internas posteriores en el tiempo, sin que esto último suponga la exclusión de la norma interna del ordenamiento nacional, sino su mera inaplicación. Dicho en otros términos, la constatación de un eventual desajuste entre un convenio internacional y una norma interna con rango de ley no supone un juicio sobre la validez de la norma interna, sino sobre su mera aplicabilidad, por lo que no se plantea un problema de depuración del ordenamiento de normas inválidas, sino una cuestión de determinación de la norma aplicable en la solución de cada caso concreto, aplicación que deberá ser libremente considerada por el juez ordinario. En este sentido hay que entender los pronunciamientos en los que este Tribunal ha venido sosteniendo que los tratados internacionales “no constituyen canon para el enjuiciamiento de la adecuación a la Constitución de normas dotadas de rango legal” (en este sentido SSTC 49/1988, de 22 de marzo, FJ 14; 28/1991, de 14 de febrero, FJ 5; 254/1993, de 20 de julio, FJ 5, y 12/2008, de 29 de enero, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">