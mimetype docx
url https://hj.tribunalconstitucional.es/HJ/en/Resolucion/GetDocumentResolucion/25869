--- v0 (2025-12-22)
+++ v1 (2026-08-24)
@@ -2268,51 +2268,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Declarar que ha sido vulnerado su derecho fundamental a la libertad de información [art. 20.1 d) CE].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2º Restablecerle en su derecho y, a tal fin, declarar la nulidad la sentencia de la Sección Tercera de la Audiencia Provincial de León de 14 de marzo de 2017 (rollo de apelación núm. 1500-2016) y de la sentencia del Juzgado de lo Penal núm. 1 de León de 6 de julio de 2016, recaída en el procedimiento abreviado núm. 41-2015.</w:t>
+        <w:t xml:space="preserve">2º Restablecerle en su derecho y, a tal fin, declarar la nulidad de la sentencia de la Sección Tercera de la Audiencia Provincial de León de 14 de marzo de 2017 (rollo de apelación núm. 1500-2016) y de la sentencia del Juzgado de lo Penal núm. 1 de León de 6 de julio de 2016, recaída en el procedimiento abreviado núm. 41-2015.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>