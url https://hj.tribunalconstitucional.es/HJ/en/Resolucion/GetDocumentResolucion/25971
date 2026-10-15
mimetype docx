--- v0 (2025-12-10)
+++ v1 (2026-10-15)
@@ -278,51 +278,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1. El día 17 de octubre de 2017 tuvo entrada en el registro general de este Tribunal el recurso de inconstitucionalidad interpuesto por más de cincuenta diputados del Grupo Parlamentario Unidos Podemos–En Comú Podem–En Marea en el Congreso de los Diputados, contra los artículos 35; 36.1 a); 46.1 y 3; 59; 60.3, 4, 5 y 6; 61.1; 63.1; 65.2; 68.3; 69.1; 94.3; 102.1; 103.4, 7 y 8; 114.1; 122.3; 123; 126; 128 d); 144.3 y 6; 150.4; 154; 165.3; 174.2; 184.3; y disposición transitoria primera de la Ley 4/2017, de 13 de julio, del suelo y de los espacios naturales protegidos de Canarias. Los motivos en los que se fundamenta el recurso de inconstitucionalidad son los que, sucintamente, se exponen a continuación:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">A) A modo de consideración general, los diputados recurrentes afirman que la Ley del suelo y de los espacios naturales protegidos de Canarias debilita el ejercicio de la potestad autonómica de planeamiento y la protección del medio ambiente del archipiélago canario. Por ello, los preceptos impugnados, dictados al amparo de las competencias autonómicas en materia de ordenación del territorio y medio ambiente arts. 30.15 y 32.12 del Estatuto de Autonomía de Canarias (en adelante, EACan), vulnerarían: por un lado, la normativa básica estatal dictada al amparo del artículo 149.1.23 CE, y la legislación básica de régimen local, ex artículo 149.1.18 CE, así como la autonomía municipal (arts. 137 y 140 CE); y, por otro lado, los principios de legalidad, jerarquía normativa, seguridad jurídica e interdicción de la arbitrariedad recogidoss en el artículo 9.3 CE.</w:t>
+        <w:t xml:space="preserve">A) A modo de consideración general, los diputados recurrentes afirman que la Ley del suelo y de los espacios naturales protegidos de Canarias debilita el ejercicio de la potestad autonómica de planeamiento y la protección del medio ambiente del archipiélago canario. Por ello, los preceptos impugnados, dictados al amparo de las competencias autonómicas en materia de ordenación del territorio y medio ambiente arts. 30.15 y 32.12 del Estatuto de Autonomía de Canarias (en adelante, EACan), vulnerarían: por un lado, la normativa básica estatal dictada al amparo del artículo 149.1.23 CE, y la legislación básica de régimen local, ex artículo 149.1.18 CE, así como la autonomía municipal (arts. 137 y 140 CE); y, por otro lado, los principios de legalidad, jerarquía normativa, seguridad jurídica e interdicción de la arbitrariedad recogidos en el artículo 9.3 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Si bien la Ley controvertida afirma formalmente los principios de desarrollo sostenible y uso racional de los recursos naturales, en realidad postula un nuevo modelo de ordenación del territorio contrario a dichos principios. Se reduce el papel de la comunidad autónoma en la elaboración y aprobación de los instrumentos de ordenación del territorio y urbanismo, al disminuir o eliminar los mecanismos de control, ampliándose de forma notable tanto los asentamientos rurales como las actividades admisibles en el suelo rural.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">