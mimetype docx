--- v0 (2025-12-16)
+++ v1 (2026-06-02)
@@ -3600,51 +3600,51 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En atención a todo lo expuesto, el Tribunal Constitucional, por la autoridad que le confiere la Constitución de la Nación española, ha decidido ha decidido otorgar el amparo solicitado por don Antonio Carmona Vera y, en consecuencia:</w:t>
+        <w:t xml:space="preserve">En atención a todo lo expuesto, el Tribunal Constitucional, por la autoridad que le confiere la Constitución de la Nación española, ha decidido otorgar el amparo solicitado por don Antonio Carmona Vera y, en consecuencia:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Reconocer al recurrente sus derechos a expresar y difundir libremente los pensamientos, ideas y opiniones [art. 20.1 a) CE] y a comunicar libremente información veraz [art. 20.1 d) CE], en los términos establecidos en esta resolución.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">