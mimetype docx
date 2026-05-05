--- v0 (2025-12-14)
+++ v1 (2026-05-05)
@@ -176,51 +176,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En el recurso de amparo núm. 5010-2017, promovido por don A. H. L., contra el auto del Juzgado Central de Instrucción núm. 4 de 20 de junio de 2017, que desestimó la solicitud de modificación de anotación registral de prohibición de disponer de una finca, y contra el auto de la Sección Cuarta de la Audiencia Nacional, de 31 de julio de 2017, que confirmó el anterior. Ha intervenido el ministerio fiscal. Ha sido ponente la magistrada doña Encarna Roca Trías.</w:t>
+        <w:t>En el recurso de amparo núm. 5010-2017, promovido por don A. H. L., contra el auto del Juzgado Central de Instrucción núm. 4 de 20 de junio de 2017, que desestimó la solicitud de modificación de anotación registral de prohibición de disponer de una finca, y contra el auto de la Sección Cuarta de la Audiencia Nacional, de 31 de julio de 2017, que confirmó el anterior. Ha intervenido el ministerio fiscal. Ha sido ponente la magistrada doña Encarnación Roca Trías.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>