--- v0 (2025-12-10)
+++ v1 (2026-04-09)
@@ -1426,51 +1426,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">6. Alcance de la declaración de inconstitucionalidad. El artículo único del Real Decreto-ley 2/2016, de 30 de septiembre, por el que se establecen medidas tributarias dirigidas a la reducción del déficit público, que introdujo la disposición adicional decimocuarta (“Modificaciones en el régimen legal de los pagos fraccionados”) de la Ley 27/2014, de 27 de noviembre, del impuesto sobre sociedades, es inconstitucional y nulo, al haber afectado, mediante el instrumento normativo excepcional previsto en el art. 86.1 CE, a la esencia del deber de contribuir al sostenimiento de los gastos públicos que enuncia el artículo 31.1 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El apartado primero del art. 39 LOTC establece que “[c]uando la sentencia declare la inconstitucionalidad, declarará igualmente la nulidad de los preceptos impugnados, así como, en su caso, la de aquellos otros de la misma Ley, disposición o acto con fuerza de Ley a los que deba extenderse por conexión o consecuencia”. Esta previsión permite a este tribunal, tanto en los recursos como en las cuestiones de inconstitucionalidad (SSTC 81/2003, de 28 de abril, FJ 7; 187/2004, de 21 de octubre; 255/2004, de 22 de diciembre, y 154/2015, de 9 de julio, FJ 7, entre otras muchas), extender la declaración de inconstitucionalidad de un precepto efectuada en una sentencia a aquellos otros preceptos de la misma norma con fuerza de ley que puedan verse afectos “por conexión o consecuencia”.</w:t>
+        <w:t xml:space="preserve">El apartado primero del art. 39 LOTC establece que “[c]uando la sentencia declare la inconstitucionalidad, declarará igualmente la nulidad de los preceptos impugnados, así como, en su caso, la de aquellos otros de la misma Ley, disposición o acto con fuerza de Ley a los que deba extenderse por conexión o consecuencia”. Esta previsión permite a este tribunal, tanto en los recursos como en las cuestiones de inconstitucionalidad (SSTC 81/2003, de 28 de abril, FJ 7; 187/2004, de 21 de octubre; 255/2004, de 23 de diciembre, y 154/2015, de 9 de julio, FJ 7, entre otras muchas), extender la declaración de inconstitucionalidad de un precepto efectuada en una sentencia a aquellos otros preceptos de la misma norma con fuerza de ley que puedan verse afectos “por conexión o consecuencia”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Una vez declarada la inconstitucionalidad y nulidad del artículo único del Real Decreto-ley 2/2016, de 30 de septiembre, las disposiciones finales de esta norma, al establecer el título competencial al amparo del cual se ha dictado (disposición final primera) y su entrada en vigor (disposición final segunda), carecen de objeto, por lo que procede extender a estas disposiciones la declaración de inconstitucionalidad y nulidad.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">