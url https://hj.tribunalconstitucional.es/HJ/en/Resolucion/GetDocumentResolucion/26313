--- v0 (2025-12-13)
+++ v1 (2026-06-03)
@@ -1336,51 +1336,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">e) En el supuesto objeto de este recurso de amparo se da la circunstancia de que el factor prohibido (la discriminación por razón de sexo) constituye el fundamento de la denegación de la licencia solicitada por la recurrente conforme al art. 47.1 c) del acuerdo regulador de las condiciones de trabajo, ocasionándole también un perjuicio laboral aunque no sea en ella, sino en su hermana, en quien concurra la condición que da lugar a la discriminación (la hospitalización por razón de parto). En esas circunstancias, y para hacer efectiva la prohibición de discriminación por razón de sexo contenida en el art. 14 CE, es preciso una vez más “abundar en esa protección, ampliar y desplegar su sentido profundo” (STC 108/2019, FJ 3) concluyendo, en consecuencia, que la aplicación en estos términos del art. 47.1 c) del acuerdo tantas veces citado por el Servicio Vasco de Salud en las resoluciones por las que denegó a la recurrente la licencia por hospitalización de su hermana, es contraria a la prohibición constitucional específica de actos discriminatorios por razón de sexo, lesionando a su vez de manera refleja el derecho de la recurrente a la igualdad y a la no discriminación.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">5. Procede, pues, declarar que se vulneró el derecho de la demandante de amparo a la igualdad y a no sufrir discriminación por razón de sexo. La actuación del servicio vasco de salud le ocasionó una discriminación contraria al art. 14 CE, en tanto que deriva de la aplicación de un criterio directamente discriminatorio por razón del sexo de su hermana hospitalizada que, a su vez, proyecta efectos perjudiciales en el patrimonio jurídico de la recurrente al denegarle la administración la licencia solicitada para asistir a su familiar hospitalizada, por entender que no se tiene derecho a la misma cuando las hospitalización es por razón de parto. En definitiva, a la recurrente se le impidió, con fundamentos incompatibles con el segundo inciso del art. 14 CE su derecho al disfrute de la licencia que regula el art. 47.l c) del acuerdo regulador de las condiciones de trabajo, en los casos de hospitalización de familiares dentro del segundo grado.</w:t>
+        <w:t xml:space="preserve">5. Procede, pues, declarar que se vulneró el derecho de la demandante de amparo a la igualdad y a no sufrir discriminación por razón de sexo. La actuación del servicio vasco de salud le ocasionó una discriminación contraria al art. 14 CE, en tanto que deriva de la aplicación de un criterio directamente discriminatorio por razón del sexo de su hermana hospitalizada que, a su vez, proyecta efectos perjudiciales en el patrimonio jurídico de la recurrente al denegarle la administración la licencia solicitada para asistir a su familiar hospitalizada, por entender que no se tiene derecho a la misma cuando la hospitalización es por razón de parto. En definitiva, a la recurrente se le impidió, con fundamentos incompatibles con el segundo inciso del art. 14 CE su derecho al disfrute de la licencia que regula el art. 47.1 c) del acuerdo regulador de las condiciones de trabajo, en los casos de hospitalización de familiares dentro del segundo grado.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>
@@ -1584,51 +1584,51 @@
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">2º Anular, en consecuencia, la sentencia de 29 de octubre de 2018, del Juzgado de lo Contencioso-Administrativo núm. 6 de Bilbao, dictada en el procedimiento abreviado número 4104/2017, así como la resolución núm. 902-2017, de 12 de junio, del director gerente de la organización sanitaria integrada de Barrualde-Galdakao de Osakidetza; y la resolución núm. 1255-2017, de 10 de octubre, de la directora general de Osakidetza.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">3º Ordenar el restablecimiento de la recurrente en la integridad de su derecho con la adopción de las medidas apropiadas</w:t>
+        <w:t xml:space="preserve">3º Ordenar el restablecimiento de la recurrente en la integridad de su derecho con la adopción de las medidas apropiadas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00FA1DC4" w:rsidR="00F31FAF" w:rsidP="00FA1DC4" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00691472" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>