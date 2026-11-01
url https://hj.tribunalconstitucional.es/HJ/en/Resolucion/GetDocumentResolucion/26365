--- v0 (2025-12-09)
+++ v1 (2026-11-01)
@@ -2470,51 +2470,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por tanto, a diferencia del precedente resuelto por el ATC 41/2018, en que las resoluciones judiciales impugnadas habían atendido a razones subjetivas de organización para limitar el ámbito de este recurso de casación, señalando que, en el supuesto de autos, el recurso de casación no resultaba idóneo para cumplir la función inherente a su naturaleza, en el caso que es ahora objeto de nuestro enjuiciamiento se ofrecen otros argumentos, localizados en la denunciada falta de competencia objetiva de la sección de casación prevista en el art. 86.3 LJCA, para conocer del recurso de casación por infracción de normativa autonómica contra sentencias dictadas por otras secciones o salas de lo contencioso-administrativo del mismo Tribunal Superior de Justicia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) Y, finalmente, que no corresponde al Tribunal Constitucional la interpretación del art. 86 LJCA y mucho menos determinar la delimitación y alcance del nuevo recurso de casación por infracción de la normativa autonómica que introdujo la Ley Orgánica 7/2015, de 21 de julio. Esta labor compete en exclusiva a los órganos judiciales en el ejercicio de su potestad jurisdiccional de juzgar y hacer ejecutar lo juzgado en todo tipo de procesos (art. 117.3 CE). Únicamente a ellos les corresponde la función hermenéutica y de aplicación de aquella norma a los supuestos que le sean planteados.</w:t>
+        <w:t xml:space="preserve">c) Y, finalmente, que no corresponde al Tribunal Constitucional la interpretación del art. 86 LJCA y mucho menos determinar la delimitación y alcance del nuevo recurso de casación por infracción de la normativa autonómica que introdujo la Ley Orgánica 7/2015, de 21 de julio. Esta labor compete en exclusiva a los órganos judiciales en el ejercicio de su potestad jurisdiccional de juzgar y hacer ejecutar lo juzgado en todo tipo de procesos (art. 117.3 CE). Únicamente a ellos les corresponde la función hermenéutica y de aplicación de aquella norma a los supuestos que les sean planteados.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Como se ha anticipado, el Tribunal Constitucional puede realizar un control externo de razonabilidad de los argumentos sostenidos por las resoluciones judiciales impugnadas, para así enjuiciar la invocada vulneración del derecho a la tutela judicial efectiva y del derecho al recurso, con las limitaciones, mucho más rigurosas, que ha establecido nuestra doctrina respecto del recurso de casación, de tal manera que, únicamente, cuando la decisión judicial haya incurrido en un error fáctico patente, resulte manifiestamente irracional o arbitraria, podrá revisar aquella decisión judicial de inadmisibilidad del recurso.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">