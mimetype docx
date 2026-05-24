--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -1282,51 +1282,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1. Objeto del recurso de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El presente recurso de amparo se dirige contra la resolución de la secretaria de Estado de Justicia de 8 de junio de 2016, mediante la que se impuso al demandante de amparo la sanción disciplinaria de un año y un día de suspensión de empleo y sueldo por la comisión de una falta muy grave en aplicación de los arts. 154.7 del Reglamento Orgánico del cuerpo de secretarios judiciales y 468 bis.1 h) LOPJ, así como contra la sentencia de 22 de junio de 2017 de la Sección Tercera de la Sala de lo Contencioso-Administrativo de la Audiencia Nacional, que declaró la resolución administrativa impugnada conforme a derecho.</w:t>
+        <w:t xml:space="preserve">El presente recurso de amparo se dirige contra la resolución de la Secretaría de Estado de Justicia de 8 de junio de 2016, mediante la que se impuso al demandante de amparo la sanción disciplinaria de un año y un día de suspensión de empleo y sueldo por la comisión de una falta muy grave en aplicación de los arts. 154.7 del Reglamento Orgánico del cuerpo de secretarios judiciales y 468 bis.1 h) LOPJ, así como contra la sentencia de 22 de junio de 2017 de la Sección Tercera de la Sala de lo Contencioso-Administrativo de la Audiencia Nacional, que declaró la resolución administrativa impugnada conforme a Derecho.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La demanda denuncia que la administración ha vulnerado: a) el derecho a no sufrir discriminación por razón de discapacidad (art. 14 CE), al no haber dado respuesta al panorama indiciario de discriminación por tal motivo y limitarse a considerar las disfunciones en la llevanza o dirección de la oficina judicial en la que el recurrente ejercía las funciones de letrado de la administración de justicia, haciendo abstracción de que pudieran ser manifestaciones de la discapacidad alegada; b) el derecho a un proceso con todas las garantías (art. 24.2 CE) por la utilización de testigos anónimos y de un testigo-sorpresa en el marco del procedimiento disciplinario; y c) el derecho a la presunción de inocencia del (art. 24.2 CE) por la motivación insuficiente de la resolución sancionadora en lo que se refiere a las alegaciones de descargo del expedientado. Por lo que se refiere a la sentencia dictada por la Sección Tercera de la Sala de lo Contencioso-Administrativo de la Audiencia Nacional, de 22 de junio de 2017, la demanda de amparo le atribuye la vulneración de los mismos derechos fundamentales por los motivos que se detallan en los antecedentes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -2488,51 +2488,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">7. Conclusión: otorgamiento del amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Las consideraciones hasta aquí expuestas conducen a apreciar que se han vulnerado tanto el derecho del recurrente a la igualdad de trato y no discriminación por razón de discapacidad (art. 14 CE), como sus derechos a un proceso con todas las garantías y a la presunción de inocencia (art. 24.2 CE), así como al principio de legalidad penal en su vertiente del principio de culpabilidad (art. 25.1 CE), lo que determina la estimación del recurso de amparo, y, consiguientemente, la declaración de nulidad radical de la resolución administrativa sancionadora dictada por la secretaria de Estado de Justicia, por delegación del Ministro de Justicia, con fecha 8 de junio de 2016, e, igualmente, de las resoluciones judiciales confirmatorias de aquella que no repararon los derechos fundamentales concernidos, todo ello con la consiguiente reposición del actor en la situación en que se encontraba antes de la imposición de la sanción, instando a la administración a que adopte las medidas de ajuste razonable a las que se refiere el fundamento jurídico 4 de esta resolución.</w:t>
+        <w:t xml:space="preserve">Las consideraciones hasta aquí expuestas conducen a apreciar que se han vulnerado tanto el derecho del recurrente a la igualdad de trato y no discriminación por razón de discapacidad (art. 14 CE), como sus derechos a un proceso con todas las garantías y a la presunción de inocencia (art. 24.2 CE), así como al principio de legalidad penal en su vertiente del principio de culpabilidad (art. 25.1 CE), lo que determina la estimación del recurso de amparo, y, consiguientemente, la declaración de nulidad radical de la resolución administrativa sancionadora dictada por la Secretaría de Estado de Justicia, por delegación del ministro de Justicia, con fecha 8 de junio de 2016, e, igualmente, de las resoluciones judiciales confirmatorias de aquella que no repararon los derechos fundamentales concernidos, todo ello con la consiguiente reposición del actor en la situación en que se encontraba antes de la imposición de la sanción, instando a la administración a que adopte las medidas de ajuste razonable a las que se refiere el fundamento jurídico 4 de esta resolución.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001E6F5E" w:rsidR="00F31FAF" w:rsidP="001E6F5E" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="708"/>
           <w:tab w:val="clear" w:pos="1416"/>
           <w:tab w:val="clear" w:pos="2124"/>
           <w:tab w:val="clear" w:pos="2832"/>
           <w:tab w:val="clear" w:pos="3540"/>
           <w:tab w:val="clear" w:pos="4248"/>
           <w:tab w:val="clear" w:pos="4956"/>
           <w:tab w:val="clear" w:pos="5664"/>
           <w:tab w:val="clear" w:pos="6372"/>
           <w:tab w:val="clear" w:pos="7080"/>