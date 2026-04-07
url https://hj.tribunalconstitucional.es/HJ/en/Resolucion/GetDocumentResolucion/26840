--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -1570,51 +1570,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">a) Primera, porque se basan en un pronunciamiento aislado (el ATC 71/2008, que en principio, la propia STC 26/2017 dice desechar) que convierte la doctrina constitucional de los límites del decreto-ley en materia tributaria (art. 86.1 CE en relación con el deber de contribuir del art. 31.1 CE) establecida originariamente en la STC 182/1997, de 28 de octubre, FJ 6 —y elaborada para determinar el ámbito material de la potestad legislativa extraordinaria del Gobierno—, en la doctrina constitucional del principio de capacidad económica como medida de la carga tributaria del contribuyente en tanto límite a la libertad de configuración del legislador. Esta equiparación de cánones constitucionales debe ser reconsiderada puesto que una cosa es (i) que “cualquier intervención o innovación normativa (mediante decreto-ley) que, por su entidad cualitativa o cuantitativa, altere sensiblemente la posición del obligado a contribuir según su capacidad económica en el conjunto del sistema tributario” vulnere el art. 86.1 CE y (ii) que este tribunal haya interpretado que se produce efectivamente esa afectación inconstitucional del deber de contribuir en los decretos-leyes que regulen los impuestos que constituyen los pilares estructurales del sistema tributario; y otra cosa muy distinta es que el art. 31.1 CE imponga al legislador la modulación de la carga fiscal de cada contribuyente en función de la intensidad en la realización del hecho imponible únicamente en aquellos impuestos. Como bien refleja la doctrina de este tribunal, la adecuación de los tributos a la capacidad económica del contribuyente será una cuestión de grado en función de la categoría y caracteres de cada tributo (naturaleza, estructura y hecho imponible del mismo), y podrá ceder ante la existencia de una justificación objetiva y razonable y no arbitraria para su no materialización.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">b) Segunda, porque el art. 31.1 CE exige que la contribución de cada cual al sostenimiento de los gastos públicos se haga, no de cualquier manera, sino “de acuerdo con su capacidad económica”; cualidad subjetiva del obligado a contribuir (por todas, STC 27/1981, de 20 de julio, FJ 4) que se erige no solo en un “criterio inspirador del sistema tributario” (SSTC 19/1987, de 17 de febrero, FJ 3, y 193/2004, de 4 de noviembre, FJ 5) u “ordenador” de dicho sistema (SSTC 182/1997, de 28 de octubre, FJ 6, y 193/2004, FJ 5), sino que opera singularmente también, a diferencia de otros principios (como, por ejemplo, el de progresividad), en la configuración de cada tributo. Siendo esto así sobre la capacidad económica como fundamento de la imposición (STC 26/2017, FJ 2), debe reconocerse ahora que la recepción constitucional del deber de contribuir al sostenimiento de los gastos públicos “de acuerdo con” la capacidad económica de cada contribuyente en el art. 31.1 CE [con el correlativo “derecho a que esa contribución solidaria sea configurada en cada caso por el legislador según aquella capacidad” (STC 182/1997, FJ 6) engloba las dos vertientes del referido principio. Y ello porque para hacerlo efectivo no basta con que deban contribuir al sostenimiento de las cargas públicas únicamente quienes tengan capacidad económica para ello, sino que es necesario que la proporción de la contribución que cada individuo deba realizar al sostenimiento de los gastos públicos se determine también en atención a su capacidad económica. En efecto, el art. 31.1 CE contiene un mandato que vincula a los poderes públicos: (i) “a exigir esa contribución a todos los contribuyentes cuya situación ponga de manifiesto una capacidad económica susceptible de ser sometida a tributación” (por todas, SSTC 96/2002, de 25 de abril, FJ 7; 255/2004, de 22 de diciembre, FJ 4, y 10/2005, de 20 de enero, FJ 6) y (ii) a exigirla en función de la intensidad con que aquella capacidad económica se ponga de manifiesto en esos contribuyentes, de forma que se lesionará este principio si “quienes tienen menor capacidad económica soportan una mayor carga tributaria que los que tienen capacidad superior” (STC 46/2000, de 14 de febrero, FJ 8)”.</w:t>
+        <w:t xml:space="preserve">b) Segunda, porque el art. 31.1 CE exige que la contribución de cada cual al sostenimiento de los gastos públicos se haga, no de cualquier manera, sino “de acuerdo con su capacidad económica”; cualidad subjetiva del obligado a contribuir (por todas, STC 27/1981, de 20 de julio, FJ 4) que se erige no solo en un “criterio inspirador del sistema tributario” (SSTC 19/1987, de 17 de febrero, FJ 3, y 193/2004, de 4 de noviembre, FJ 5) u “ordenador” de dicho sistema (SSTC 182/1997, de 28 de octubre, FJ 6, y 193/2004, FJ 5), sino que opera singularmente también, a diferencia de otros principios (como, por ejemplo, el de progresividad), en la configuración de cada tributo. Siendo esto así sobre la capacidad económica como fundamento de la imposición (STC 26/2017, FJ 2), debe reconocerse ahora que la recepción constitucional del deber de contribuir al sostenimiento de los gastos públicos “de acuerdo con” la capacidad económica de cada contribuyente en el art. 31.1 CE con el correlativo “derecho a que esa contribución solidaria sea configurada en cada caso por el legislador según aquella capacidad” (STC 182/1997, FJ 6) engloba las dos vertientes del referido principio. Y ello porque para hacerlo efectivo no basta con que deban contribuir al sostenimiento de las cargas públicas únicamente quienes tengan capacidad económica para ello, sino que es necesario que la proporción de la contribución que cada individuo deba realizar al sostenimiento de los gastos públicos se determine también en atención a su capacidad económica. En efecto, el art. 31.1 CE contiene un mandato que vincula a los poderes públicos: (i) “a exigir esa contribución a todos los contribuyentes cuya situación ponga de manifiesto una capacidad económica susceptible de ser sometida a tributación” (por todas, SSTC 96/2002, de 25 de abril, FJ 7; 255/2004, de 23 de diciembre, FJ 4, y 10/2005, de 20 de enero, FJ 6) y (ii) a exigirla en función de la intensidad con que aquella capacidad económica se ponga de manifiesto en esos contribuyentes, de forma que se lesionará este principio si “quienes tienen menor capacidad económica soportan una mayor carga tributaria que los que tienen capacidad superior” (STC 46/2000, de 14 de febrero, FJ 8)”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">c) Tercera, y principal, porque ya es clásica la doctrina de este tribunal que declara que “el tributo es una prestación patrimonial coactiva que se satisface, directa o indirectamente, a los entes públicos (SSTC 182/1997, de 28 de octubre, FJ 15, y 233/1999, de 16 de diciembre, FJ 18) que, por imperativo del art. 31.1 CE, solo puede exigirse cuando existe capacidad económica y en la medida —en función— de la capacidad económica (STC 182/1997, de 28 de octubre, FJ 6)”. A este respecto, si bien puede objetarse que dicha afirmación se vertió al hilo del enjuiciamiento de determinados impuestos con protagonismo cierto en el sistema tributario (como en el caso de la previsión de la disposición adicional cuarta de la Ley 8/1989, de 13 de abril, de tasas y precios públicos, que tenía repercusiones principalmente en los impuestos sobre transmisiones patrimoniales y sobre sucesiones y donaciones, en la STC 194/2000, de 19 de julio, FJ 8), cabe destacar que se utilizó como ratio decidendi en procesos constitucionales contra otros impuestos con menor peso en el conjunto del sistema, como en los de la mal denominada “tasa” por emisión de informes de auditoría de cuentas (AATC 381 a 383/2005, todos de 25 de octubre, FFJJ 5, y 117 y 118/2006, ambos de 28 de marzo, FFJJ 4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -1678,51 +1678,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">b) En segundo lugar, este tribunal ha mantenido desde sus primeros pronunciamientos que el legislador goza de un amplio margen de libertad en la configuración de los tributos, “no correspondiendo[le] en modo alguno […] enjuiciar si las soluciones adoptadas en la ley tributaria sometida a control de constitucionalidad son las más correctas técnicamente, aunque indudablemente se halla facultado para determinar si en el régimen legal del tributo aquel ha sobrepasado o no los límites al poder tributario que se derivan de los principios constitucionales contenidos en el art. 31.1 CE” [SSTC 27/1981, de 20 de julio, FJ 4; 221/1992, de 11 de diciembre, FJ 4; 214/1994, de 14 de julio, FJ 5 A); 46/2000, de 17 de febrero, FJ 4; 96/2002, de 25 de abril, FJ 7; 7/2010, de 27 de abril, FJ 6; 19/2012, de 15 de febrero, FJ 3 c), y 20/2012, de 16 de febrero, FJ 8].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) Por último, es constitucionalmente posible que el legislador tributario, al regular cada figura impositiva, otorgue preeminencia a otros valores o principios, respetando, en todo caso, los límites establecidos por la Constitución (STC 221/1992, FJ 5). En relación con los tributos tradicionales con fin primordialmente fiscal se ha admitido: (i) en primer lugar, el establecimiento de exenciones y bonificaciones, que serán “constitucionalmente válida[s] siempre que responda[n] a fines de interés general que la[s] justifiquen (por ejemplo, por motivos de política económica o social, para atender al mínimo de subsistencia, por razones de técnica tributaria, etc.), quedando, en caso contrario, proscrita[s] […] por cuanto la Constitución a todos impone el deber de contribuir al sostenimiento de los gastos públicos en función de su capacidad económica” [SSTC 96/2002, FJ 7; 10/2005, de 20 de enero, FJ 5; 57/2005, de 14 de marzo, FJ 4; 33/2006, de 13 de febrero, FJ 4; 12/2012, FJ 4 a), y 60/2015, FJ 4, todas con cita de la STC 134/1996, de 22 de julio, FJ 8]; (ii) en segundo lugar, que, siendo la lucha contra el fraude fiscal “un objetivo y un mandato que la Constitución impone a todos los poderes públicos” [SSTC 76/1990, FJ 3; 214/1994, FJ 5 B); 46/2000, FJ 6; 194/2000, FJ 5, y 255/2004, de 22 de diciembre, FJ 5], ya que “lo que unos no paguen debiendo pagar, lo tendrán que pagar otros con más espíritu cívico o con menos posibilidades de defraudar” (STC 110/1984, de 26 de noviembre, FJ 3), la capacidad económica como medida de la carga tributaria puede ceder ante la necesidad de evitar actuaciones abusivas por parte de los sujetos pasivos en detrimento de la solidaridad de todos en el sostenimiento de los gastos públicos; siempre, eso sí, que estas medidas antifraude no sean desproporcionadas [SSTC 146/1994, FJ 6 A); 194/2000, FJ 8, y 255/2004, FJ 6]; y, (iii) en tercer lugar, que el legislador puede recurrir a una técnica que no exija la cuantificación exacta de los gastos producidos, estableciendo una deducción global o a tanto alzado, para evitar la complejidad en el procedimiento tributario y por la dificultad de comprobar la existencia y cuantía de ciertos gastos, con excesivos costes de gestión (razones de política financiera, técnica tributaria o de practicabilidad o conveniencia administrativa) [STC 214/1994, FJ 6 A)].</w:t>
+        <w:t xml:space="preserve">c) Por último, es constitucionalmente posible que el legislador tributario, al regular cada figura impositiva, otorgue preeminencia a otros valores o principios, respetando, en todo caso, los límites establecidos por la Constitución (STC 221/1992, FJ 5). En relación con los tributos tradicionales con fin primordialmente fiscal se ha admitido: (i) en primer lugar, el establecimiento de exenciones y bonificaciones, que serán “constitucionalmente válida[s] siempre que responda[n] a fines de interés general que la[s] justifiquen (por ejemplo, por motivos de política económica o social, para atender al mínimo de subsistencia, por razones de técnica tributaria, etc.), quedando, en caso contrario, proscrita[s] […] por cuanto la Constitución a todos impone el deber de contribuir al sostenimiento de los gastos públicos en función de su capacidad económica” [SSTC 96/2002, FJ 7; 10/2005, de 20 de enero, FJ 5; 57/2005, de 14 de marzo, FJ 4; 33/2006, de 13 de febrero, FJ 4; 12/2012, FJ 4 a), y 60/2015, FJ 4, todas con cita de la STC 134/1996, de 22 de julio, FJ 8]; (ii) en segundo lugar, que, siendo la lucha contra el fraude fiscal “un objetivo y un mandato que la Constitución impone a todos los poderes públicos” [SSTC 76/1990, FJ 3; 214/1994, FJ 5 B); 46/2000, FJ 6; 194/2000, FJ 5, y 255/2004, de 23 de diciembre, FJ 5], ya que “lo que unos no paguen debiendo pagar, lo tendrán que pagar otros con más espíritu cívico o con menos posibilidades de defraudar” (STC 110/1984, de 26 de noviembre, FJ 3), la capacidad económica como medida de la carga tributaria puede ceder ante la necesidad de evitar actuaciones abusivas por parte de los sujetos pasivos en detrimento de la solidaridad de todos en el sostenimiento de los gastos públicos; siempre, eso sí, que estas medidas antifraude no sean desproporcionadas [SSTC 146/1994, FJ 6 A); 194/2000, FJ 8, y 255/2004, FJ 6]; y, (iii) en tercer lugar, que el legislador puede recurrir a una técnica que no exija la cuantificación exacta de los gastos producidos, estableciendo una deducción global o a tanto alzado, para evitar la complejidad en el procedimiento tributario y por la dificultad de comprobar la existencia y cuantía de ciertos gastos, con excesivos costes de gestión (razones de política financiera, técnica tributaria o de practicabilidad o conveniencia administrativa) [STC 214/1994, FJ 6 A)].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pero, sin duda, ha sido en materia de tributos con finalidad primordialmente extrafiscal donde la quiebra justificada de la capacidad económica como criterio de cuantificación ha adquirido mayor relevancia. Así, el reconocimiento constitucional de la instrumentalidad fiscal en la esfera de la imposición autonómica desde la STC 37/1987, de 26 de marzo, ha supuesto, en lo que aquí importa, el establecimiento de impuestos “que, sin desconocer o contradecir el principio de capacidad económica o de pago, respond[e]n principalmente a criterios económicos o sociales orientados al cumplimiento de fines o a la satisfacción de intereses públicos que la Constitución preconiza o garantiza” (arts. 39 a 52 CE), bastando con “que dicha capacidad económica exista, como riqueza o renta real o potencial en la generalidad de los supuestos contemplados por el legislador al crear el impuesto, para que aquel principio constitucional quede a salvo” (FJ 13). En este sentido, si bien se ha reiterado que “la naturaleza extrafiscal o recaudatoria de un tributo es una cuestión de grado, por lo que difícilmente existirán casos ‘puros’”, lo cierto es que en estas figuras impositivas difiere la “manera” en que la correspondiente fuente de capacidad económica (u objeto del mismo) es sometida a gravamen en la estructura del tributo [por todas, SSTC 53/2014, de 10 de abril, FJ 6 c); 120/2018, de 31 de octubre, FJ 3 d); 4/2019, de 17 de enero, FJ 3 d); 22/2019, de 14 de febrero, FJ 3 d), y 28/2019, de 28 de febrero, FJ 4 B)]. Y ello porque, siendo su hecho imponible un signo de riqueza (generalmente potencial), el principio de capacidad económica como criterio de imposición cede ante la “insoslayable vinculación de la tributación soportada a la consecución de la finalidad pretendida” (por todas, STC 289/2000, de 30 de noviembre, FJ 6), puesto que a su través se pretende un efecto disuasorio o estimulante de la realización de conductas obstaculizadoras o protectoras (respectivamente) de la finalidad de política social o económica (extrafiscal) perseguida.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">