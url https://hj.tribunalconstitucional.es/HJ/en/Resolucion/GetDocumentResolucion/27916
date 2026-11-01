--- v0 (2025-12-10)
+++ v1 (2026-11-01)
@@ -2182,51 +2182,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Y, en el caso concreto que ahora nos ocupa, la satisfacción extraprocesal de la pretensión de cautelares en la instancia, que hace perder el objeto a este procedimiento incidental, se comunica también al recurso de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">La jurisprudencia constante de este tribunal en materia de tutela cautelar, sostiene que “no toda vulneración de normas y derechos procesales producida en los procesos relativos a la adopción y ejecución de medidas cautelares es susceptible de convertirse en objeto del recurso de amparo” (STC 159/2008, de 12 de diciembre, FJ 2 y jurisprudencia allí citada). Así la denuncia de la vulneración de la tutela cautelar será objeto del amparo cuando “lo que se recurre es ‘un acto u omisión judicial que venga a negar decisivamente la protección procesal de los derechos e intereses legítimos cuya tutela se pretende ante los Tribunales’ (STC 237/1991, FJ 2), o, en otras palabras, cuando afecta a una medida cautelar que pretenda evitar un daño sobre los derechos e intereses controvertidos en el proceso principal que de producirse llevaría a que el objeto de esos derechos o intereses desapareciera o resultara tan gravemente afectado que sus titulares, aunque obtuviesen una resolución de fondo favorable, no podrían ejercerlo o, cuando menos, no podrían desarrollar todas las facultades que lo conformaban inicialmente” (STC 159/2008, FJ 2). Esa limitación en la conformación del objeto del recurso de amparo deriva del hecho de que, desde la perspectiva de esta garantía constitucional del derecho a la tutela judicial efectiva, “la finalidad constitucionalmente protegida de las medidas cautelares no es otra, como ya se ha dicho, que la de asegurar la efectividad del pronunciamiento futuro del órgano judicial relativo precisamente a los derechos e intereses legítimos llevados ante los jueces y tribunales en el proceso principal” (STC 159/2008, FJ 2).</w:t>
+        <w:t xml:space="preserve">La jurisprudencia constante de este tribunal en materia de tutela cautelar sostiene que “no toda vulneración de normas y derechos procesales producida en los procesos relativos a la adopción y ejecución de medidas cautelares es susceptible de convertirse en objeto del recurso de amparo” (STC 159/2008, de 12 de diciembre, FJ 2, y jurisprudencia allí citada). Así, la denuncia de la vulneración de la tutela cautelar será objeto del amparo cuando “lo que se recurre es ‘un acto u omisión judicial que venga a negar decisivamente la protección procesal de los derechos e intereses legítimos cuya tutela se pretende ante los Tribunales’ (STC 237/1991, FJ 2) o, en otras palabras, cuando afecta a una medida cautelar que pretenda evitar un daño sobre los derechos e intereses controvertidos en el proceso principal que de producirse llevaría a que el objeto de esos derechos o intereses desapareciera o resultara tan gravemente afectado que sus titulares, aunque obtuviesen una resolución de fondo favorable, no podrían ejercerlo o, cuando menos, no podrían desarrollar todas las facultades que lo conformaban inicialmente” (STC 159/2008, FJ 2). Esa limitación en la conformación del objeto del recurso de amparo deriva del hecho de que, desde la perspectiva de esta garantía constitucional del derecho a la tutela judicial efectiva, “la finalidad constitucionalmente protegida de las medidas cautelares no es otra, como ya se ha dicho, que la de asegurar la efectividad del pronunciamiento futuro del órgano judicial relativo precisamente a los derechos e intereses legítimos llevados ante los jueces y tribunales en el proceso principal” (STC 159/2008, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En el concreto supuesto que constituye la base fáctica del presente recurso de amparo, el reconocimiento de la condición de eurodiputados de los recurrentes, producida el 13 de enero de 2020, pero con efectos retroactivos a contar desde el 2 de julio de 2019, teniendo en cuenta que la primera resolución impugnada data de 16 de julio de 2019, se traduce en que la efectividad del pronunciamiento de fondo en materia de protección de los derechos invocados, no dependía de la estimación o no de las medidas cautelares. De hecho la sentencia de fondo se emite el 10 de junio de 2020 (procedimiento ordinario núm. 271-2020), cuando los recurrentes ya estaban ejerciendo sus labores como eurodiputados.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">