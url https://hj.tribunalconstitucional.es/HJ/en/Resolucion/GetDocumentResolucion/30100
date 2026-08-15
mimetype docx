--- v0 (2025-12-16)
+++ v1 (2026-08-15)
@@ -2182,51 +2182,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por lo demás, el Tribunal Europeo de Derechos Humanos ha reconocido la existencia de vínculos familiares protegibles al amparo del derecho a la vida familiar del art. 8.1 CEDH en ciertos supuestos en los que existía una relación paternofilial de hecho entre un menor de edad y quien se comportaba como su progenitor, aun en ausencia de vínculo biológico o jurídico (STEDH de 28 de junio de 2007, asunto Wagner y J.M.W.L., c. Luxemburgo, § 117; de 26 de junio de 2014, asunto Mennesson c. Francia, § 45; de 26 de junio de 2014, asunto Labassee c. Francia, § 50, entre otras).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) La demandante de amparo alega también que las resoluciones impugnadas no habrían tenido en cuenta el interés superior del menor B.R.K. (art. 39 CE). En relación con esta materia, procede recordar que numerosos pronunciamientos de este tribunal subrayan que “el interés superior del menor es la consideración primordial a la que deben atender todas las medidas concernientes a los menores que tomen las instituciones públicas o privadas de bienestar social, los tribunales, las autoridades administrativas o los órganos legislativos”, según lo previsto en el art. 3.1 de la Convención sobre los derechos del niño. Ese tratado internacional, ratificado por España mediante instrumento de 30 de noviembre de 1990, destaca entre los acuerdos internacionales a los que hace referencia el art. 39.4 CE, además de constituir canon hermenéutico de las normas relativas a derechos fundamentales y libertades que nuestra Constitución reconoce ex art. 10.2 CE (por todas, STC 64/2019, de 9 de mayo, FJ 4; 131/2023, de 23 de octubre, FJ 3, y 148/2023, de 6 de noviembre, FJ 4).</w:t>
+        <w:t xml:space="preserve">c) La demandante de amparo alega también que las resoluciones impugnadas no habrían tenido en cuenta el interés superior del menor B.R.K. (art. 39 CE). En relación con esta materia, procede recordar que numerosos pronunciamientos de este tribunal subrayan que “el interés superior del menor es la consideración primordial a la que deben atender todas las medidas concernientes a los menores que tomen las instituciones públicas o privadas de bienestar social, los tribunales, las autoridades administrativas o los órganos legislativos”, según lo previsto en el art. 3.1 de la Convención sobre los derechos del niño. Ese tratado internacional, ratificado por España mediante instrumento de 30 de noviembre de 1990, destaca entre los acuerdos internacionales a los que hace referencia el art. 39.4 CE, además de constituir canon hermenéutico de las normas relativas a derechos fundamentales y libertades que nuestra Constitución reconoce ex art. 10.2 CE (por todas, SSTC 64/2019, de 9 de mayo, FJ 4; 131/2023, de 23 de octubre, FJ 3, y 148/2023, de 6 de noviembre, FJ 4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Según nuestra jurisprudencia, corresponde a los tribunales ordinarios la decisión de cuál sea en cada caso el interés superior del menor, “aunque es de nuestra incumbencia examinar si la motivación ofrecida por los mismos para adoptar cuantas medidas conciernen a los menores, está sustentada en su mayor beneficio y así comprobar que no se han lesionado sus derechos fundamentales” (por todas, SSTC 178/2020, de 14 de diciembre, FJ 3, y 113/2021, de 31 de mayo, FJ 2). Una vez más hemos de subrayar que el canon de razonabilidad constitucional deviene más exigente en supuestos en que se invoca el interés superior del menor (SSTC 141/2000, de 29 de mayo, FJ 5; 217/2009, de 14 de diciembre, FJ 5; 127/2013, de 3 de junio, FJ 6, y 138/2014, de 8 de septiembre, FJ 2, entre otras).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">