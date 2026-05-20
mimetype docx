--- v0 (2025-12-13)
+++ v1 (2026-05-20)
@@ -1782,51 +1782,51 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En atención a todo lo expuesto, el Tribunal Constitucional, por la autoridad que le confiere la Constitución de la Nación española, ha decidido decidido estimar el recurso de amparo interpuesto por don Antonio Pérez Vázquez y, en su virtud:</w:t>
+        <w:t xml:space="preserve">En atención a todo lo expuesto, el Tribunal Constitucional, por la autoridad que le confiere la Constitución de la Nación española, ha decidido estimar el recurso de amparo interpuesto por don Antonio Pérez Vázquez y, en su virtud:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">1º Declarar y reconocer que ha sido vulnerado su derecho a la tutela judicial efectiva (art. 24.1 CE) en relación con el derecho a la libertad personal (art. 17.1 CE).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">