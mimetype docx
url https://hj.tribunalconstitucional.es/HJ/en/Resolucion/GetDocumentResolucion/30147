--- v0 (2025-12-14)
+++ v1 (2026-04-15)
@@ -782,51 +782,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Tras esta apreciación establece que de conformidad con lo previsto en el art. 2, párrafo 3, letra a) PIDCP, “el Estado parte tiene la obligación de proporcionar al autor un recurso efectivo, que incluya: (i) proporcionar una compensación adecuada por la violación sufrida, teniendo en cuenta los actos de tortura y malos tratos a que fue expuesto como consecuencia de su extradición a Marruecos; y (ii) tomar todas las medidas de cooperación posibles con las autoridades marroquíes para asegurar un monitoreo efectivo del trato del autor en Marruecos. El Estado parte tiene también la obligación de adoptar medidas para evitar que se cometan violaciones semejantes en el futuro”. Asimismo, se establece también el deseo del Comité de recibir del Reino de España información acerca de las medidas adoptadas en aplicación del dictamen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">m) Tras la emisión del descrito dictamen la entonces letrada del hoy recurrente en amparo, de nacionalidad belga, remitió los días 19 y 29 de septiembre y 15 de octubre de 2014 tres correos electrónicos sucesivos —el primero en lengua francesa— al Ministerio de Justicia en los que solicitó información acerca de cómo se iba a dar cumplimiento al dictamen recaído en la comunicación 2008/2010, interesándose específicamente sobre “[c]ómo España imagina la compensación?”.</w:t>
+        <w:t xml:space="preserve">m) Tras la emisión del descrito dictamen la entonces letrada del hoy recurrente en amparo, de nacionalidad belga, remitió los días 19 y 29 de septiembre y 15 de octubre de 2014 tres correos electrónicos sucesivos —el primero en lengua francesa— al Ministerio de Justicia en los que solicitó información acerca de cómo se iba a dar cumplimiento al dictamen recaído en la comunicación 2008/2010, interesándose específicamente sobre “[c]ómo España imagina la compensación”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La Abogacía General del Estado envió el día 15 de octubre de 2014 un correo electrónico contestando a dichos mensajes y haciendo saber que las autoridades españolas “están estudiando la manera de dar seguimiento al mismo” y añadiendo que “[l]as cuestiones planteadas implican a varios departamentos ministeriales y requieren la necesaria coordinación interna”. Se afirma también en dicha comunicación que el Reino de España informará al Comité en el plazo de 180 días acerca de las medidas que se adopten al respecto y que los representantes de don Alí Aarrass serán también informados de la respuesta que España formule a dicho Comité.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">