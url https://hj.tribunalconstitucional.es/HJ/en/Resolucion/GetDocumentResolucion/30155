--- v0 (2025-12-13)
+++ v1 (2026-04-02)
@@ -4720,51 +4720,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">También se observa en el escrito de impugnación y en las alegaciones de las partes referencias al alcance de la doctrina constitucional sobre las leges repetitae, en la letra E) del fundamento segundo del recurso de las alegaciones de la Xunta de Galicia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El abogado del Estado, de un modo algo confuso, indica que la Comunidad Autónoma de Galicia “con objeto de ejercer las competencias propias” “reproduce legislación básica, incurriendo en el vicio de lex repetita”¸ si bien, previamente refiere que “al legislador autonómico le está prohibido reproducir la legislación estatal que responde a sus competencias exclusivas”. Reprocha dicho vicio de inconstitucionalidad al art. 34 de la Ley del Parlamento de Galicia 4/2023 —por reproducir de modo inexacto el art. 31.1 LC los usos generales del dominio público marítimo-terrestre incluyendo algunos y omitiendo otros—, y al art. 29.1 de la Ley. La Xunta de Galicia cita fragmentos de la doctrina constitucional recogidos en las SSTC 47/2004, de 29 de marzo, FJ 8, y 132/2019, de 13 de noviembre, FJ 7 D).</w:t>
+        <w:t xml:space="preserve">El abogado del Estado, de un modo algo confuso, indica que la Comunidad Autónoma de Galicia “con objeto de ejercer las competencias propias” “reproduce legislación básica, incurriendo en el vicio de lex repetita”¸ si bien, previamente refiere que “al legislador autonómico le está prohibido reproducir la legislación estatal que responde a sus competencias exclusivas”. Reprocha dicho vicio de inconstitucionalidad al art. 34 de la Ley del Parlamento de Galicia 4/2023 —por reproducir de modo inexacto el art. 31.1 LC los usos generales del dominio público marítimo-terrestre incluyendo algunos y omitiendo otros—, y al art. 29.1 de la Ley. La Xunta de Galicia cita fragmentos de la doctrina constitucional recogidos en las SSTC 47/2004, de 25 de marzo, FJ 8, y 132/2019, de 13 de noviembre, FJ 7 D).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sobre la reproducción por las leyes de preceptos de otras hemos sintetizado nuestra doctrina en la STC 341/2005, de 21 de diciembre, FJ 9 —con cita de otras— al indicar que este tribunal no ha dejado de advertir sobre los riesgos de ciertas prácticas legislativas potencialmente inconstitucionales como la reproducción por ley de preceptos constitucionales o casos en los que leyes autonómicas reproducían normas incluidas en la legislación básica del Estado, pues “pueden mover a la confusión normativa […], como ocurre en aquellos supuestos en los que el precepto reproducido pierde su vigencia o es modificado, manteniéndose vigente, sin embargo, el que lo reproducía”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -4774,51 +4774,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Añadiendo que dicho riesgo se convierte en ilegítimo “cuando las comunidades autónomas carecen de toda competencia para legislar sobre una materia”. Esto es, la simple reproducción por la legislación autonómica “incurre en inconstitucionalidad por invasión de competencias en materias cuya regulación no corresponde a las comunidades autónomas”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">También hemos precisado que “esta proscripción de la reiteración o reproducción de normas [...] por el legislador autonómico (leges repetitae) no debemos extenderla a aquellos supuestos en que la reiteración simplemente consiste en incorporar a la normativa autonómica, ejercida esta en su ámbito competencial, determinados preceptos del ordenamiento procesal general con la sola finalidad de dotar de sentido o inteligibilidad al texto normativo aprobado por el Parlamento autonómico” (STC 47/2004, de 29 de marzo, FJ 8).</w:t>
+        <w:t xml:space="preserve">También hemos precisado que “esta proscripción de la reiteración o reproducción de normas [...] por el legislador autonómico (leges repetitae) no debemos extenderla a aquellos supuestos en que la reiteración simplemente consiste en incorporar a la normativa autonómica, ejercida esta en su ámbito competencial, determinados preceptos del ordenamiento procesal general con la sola finalidad de dotar de sentido o inteligibilidad al texto normativo aprobado por el Parlamento autonómico” (STC 47/2004, de 25 de marzo, FJ 8).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por último, el reverso de lo anterior tiene que ver con la relevancia constitucional, también planteada en las alegaciones de las partes, de las omisiones por la ley autonómica de algunas previsiones recogidas en la legislación estatal básica. A tal respecto hemos afirmado que “‘es obvio que la omisión en una ley particular de unas precisiones cualesquiera de carácter básico establecidas en la ley general no vicia de inconstitucionalidad a aquella ley particular, pues estas precisiones mantienen su plena vigencia con independencia de que sean recordadas o no por el legislador comunitario, cuya referencia a ellas sólo este carácter de recordatorio puede revestir’ (STC 5/1982, de 8 de febrero, FJ 2). No obstante, también se ha señalado que la conclusión será distinta, y concurrirá un vicio de inconstitucionalidad, cuando la única exégesis posible de la omisión —total o parcial— lleve a entender que la regulación autonómica está estableciendo una regulación contraria a la legislación básica estatal, al tratarse de omisiones que, al no poder considerarse inocuas, indiferentes o neutras, alteran el régimen jurídico previsto en la misma, como es el caso de la omisión de requisitos esenciales en una determinada regulación que el desarrollo autonómico no puede desconocer (STC 172/1996, de 31 de octubre, FJ 2) u omisiones muy significativas que sólo pueden entenderse como reducción del nivel de rigor que en la materia establece la legislación básica estatal (STC 73/1997, de 11 de abril, FJ 4)” (STC 8/2012, de 18 de enero. FJ 5).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">