--- v1 (2026-04-02)
+++ v2 (2026-11-01)
@@ -5188,87 +5188,87 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La premisa de la que hemos partido al resolver los conflictos planteados —de modo implícito en algunas ocasiones (STC 113/1983) y expreso en la mayor parte de las veces—, es que la “atribución de una competencia sobre un ámbito físico determinado no impide necesariamente que se ejerzan otras competencias en ese espacio” [SSTC 77/1984, de 3 de julio, FJ 2; 103/1989, de 8 de junio, FJ 7 a); 102/1995, de 26 de junio, FJ 3; 40/1998, de 19 de febrero, FJ 29, y 80/1998, de 2 de abril, FJ 3]. Esto determina que “sobre una misma superficie o espacio natural pueden actuar distintas administraciones públicas para diferentes funciones o competencias, con la inexorable necesidad de colaboración” (STC 79/2019, de 5 de junio, FJ 5) y, por supuesto, de coordinación. Este tribunal ha cimentado una extensa doctrina sobre la concurrencia de títulos competenciales que se produce en el dominio público marítimo-terrestre y especialmente sobre la incidencia que resulta de los títulos competenciales de las comunidades autónomas en las facultades atribuidas al Estado como titular del demanio.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Hemos afirmado con reiteración desde la STC 77/1984, FJ 3, que la condición de dominio público, no es un criterio utilizado para delimitar competencias “ni tampoco sirve para aislar una porción de territorio de su entorno, y considerarlo como una zona exenta de las competencias de los diversos entes públicos que las ostenten” [STC 103/1989, FJ 6 a)], “ni [le] sustrae de las competencias que sobre ese aspecto corresponden a otros entes públicos que no ostentan esa titularidad” (SSTC 149/1991, de 4 de julio, FJ 1 y 46/2007, de 1 de marzo, FJ 12). En otros términos, “son, en principio, separables la propiedad pública de un bien y el ejercicio de las competencias públicas que lo utilizan como soporte” (STC 227/1988, de 29 de noviembre, FJ 14). De modo contundente hemos afirmado, que “[e]s opinión pacífica que la titularidad del dominio público no confiere, por sí misma, competencia alguna […]. Es la naturaleza jurídica de la actividad el único criterio válido para juzgar su idoneidad constitucional” (SSTC 102/1995, de 26 de junio, FJ 20; 195/1998, de 1 de octubre, FJ 3, y 97/2002, de 25 de abril, FJ 7).</w:t>
+        <w:t xml:space="preserve">Hemos afirmado con reiteración desde la STC 77/1984, FJ 3, que la condición de dominio público no es un criterio utilizado para delimitar competencias “ni tampoco sirve para aislar una porción de territorio de su entorno, y considerarlo como una zona exenta de las competencias de los diversos entes públicos que las ostenten” [STC 103/1989, FJ 6 a)], “ni [le] sustrae de las competencias que sobre ese aspecto corresponden a otros entes públicos que no ostentan esa titularidad” (SSTC 149/1991, de 4 de julio, FJ 1 y 46/2007, de 1 de marzo, FJ 12). En otros términos, “son, en principio, separables la propiedad pública de un bien y el ejercicio de las competencias públicas que lo utilizan como soporte” (STC 227/1988, de 29 de noviembre, FJ 14). De modo contundente hemos afirmado que “[e]s opinión pacífica que la titularidad del dominio público no confiere, por sí misma, competencia alguna […]. Es la naturaleza jurídica de la actividad el único criterio válido para juzgar su idoneidad constitucional” (SSTC 102/1995, de 26 de junio, FJ 20; 195/1998, de 1 de octubre, FJ 3, y 97/2002, de 25 de abril, FJ 7).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">B) Facultades y competencias del Estado sobre el dominio público marítimo-terrestre y sobre los terrenos colindantes</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">a) Facultades y competencias del Estado sobre el dominio público marítimo-terrestre. De la Constitución resulta “que es competencia propia del Estado la determinación de aquellas categorías de bienes que integran el dominio público natural […] Esta facultad del legislador estatal para definir el dominio público estatal (art. 132.2 CE) y para establecer el régimen jurídico de todos los bienes que lo integran […] no sólo ha de inspirarse en los principios de inalienabilidad, imprescriptibilidad e inembargabilidad, sino que además ha de adoptar todas las medidas que crea necesarias para preservar sus características propias […]. En el caso del dominio público marítimo-terrestre se trata, además, sin embargo, de una expresa necesidad jurídico-positiva, constitucional, pues como es obvio, el mandato del constituyente quedaría burlado si el legislador obrase de modo tal que, aun reteniendo físicamente en el dominio público del Estado la zona marítimo-terrestre, tolerase que su naturaleza y sus características fueran destruidas o alteradas” [STC 149/1991, FJ 1 C)].</w:t>
+        <w:t xml:space="preserve">a) Facultades y competencias del Estado sobre el dominio público marítimo-terrestre. De la Constitución resulta “que es competencia propia del Estado la determinación de aquellas categorías de bienes que integran el dominio público natural […]. Esta facultad del legislador estatal para definir el dominio público estatal (art. 132.2 CE) y para establecer el régimen jurídico de todos los bienes que lo integran […] no solo ha de inspirarse en los principios de inalienabilidad, imprescriptibilidad e inembargabilidad, sino que además ha de adoptar todas las medidas que crea necesarias para preservar sus características propias […]. En el caso del dominio público marítimo-terrestre se trata, además, sin embargo, de una expresa necesidad jurídico-positiva, constitucional, pues como es obvio, el mandato del constituyente quedaría burlado si el legislador obrase de modo tal que, aun reteniendo físicamente en el dominio público del Estado la zona marítimo-terrestre, tolerase que su naturaleza y sus características fueran destruidas o alteradas” [STC 149/1991, FJ 1 C)].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De este modo “el legislador estatal no sólo está facultado, sino obligado, a proteger el demanio marítimo-terrestre a fin de asegurar tanto el mantenimiento de su integridad física y jurídica, como su uso público y sus valores paisajísticos” y “[e]stas finalidades que ampara el art. 45 CE no pueden alcanzarse, sin embargo, sin limitar o condicionar de algún modo las utilizaciones del demanio y el uso que sus propietarios pueden hacer de los terrenos colindantes con él y, en consecuencia, tampoco sin incidir sobre la competencia que para la ordenación del territorio ostentan las comunidades autónomas costeras” [STC 149/1991, FJ 1 D)].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
@@ -5296,51 +5296,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esta facultad legislativa que compete en exclusiva al Estado de establecer el régimen jurídico del dominio público marítimo-terrestre ex art. 132.2 CE, al estar acotada a prever las medidas que garanticen su integridad física y jurídica y aseguren su libre utilización, no excluye la competencia legislativa autonómica de ordenación del litoral, que recayendo sobre ese mismo espacio físico le habilita para establecer en cada tramo de costa qué usos son posibles en el dominio público marítimo-terrestre, siempre claro está que al hacerlo no contraríe o desvirtúe las antedichas medidas que corresponde definir al Estado en exclusiva y que en la actualidad se encuentran en la ley y reglamento que regulan las costas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Esto es lo que estableció la STC 46/2007 —refiriéndose a la STC 149/1991— “la titularidad estatal de determinadas facultades relacionadas con la protección y defensa de un bien demanial no ha de interpretarse en el sentido de impedir el ejercicio de las correspondientes competencias de las diferentes Administraciones no titulares de ese bien que incidan sobre ese soporte. De esta forma, las limitaciones a las competencias autonómicas derivadas de dichas facultades estatales han de ser las imprescindibles para garantizar la defensa y la protección integral de dichos bienes sin pretender ordenar directamente el territorio, toda vez que la costa está sujeta a los instrumentos de ordenación territorial cuya aprobación corresponde en exclusiva al titular de dicha competencia.” (FJ 12).</w:t>
+        <w:t xml:space="preserve">Esto es lo que estableció la STC 46/2007 —refiriéndose a la STC 149/1991— “la titularidad estatal de determinadas facultades relacionadas con la protección y defensa de un bien demanial no ha de interpretarse en el sentido de impedir el ejercicio de las correspondientes competencias de las diferentes Administraciones no titulares de ese bien que incidan sobre ese soporte. De esta forma, las limitaciones a las competencias autonómicas derivadas de dichas facultades estatales han de ser las imprescindibles para garantizar la defensa y la protección integral de dichos bienes sin pretender ordenar directamente el territorio, toda vez que la costa está sujeta a los instrumentos de ordenación territorial cuya aprobación corresponde en exclusiva al titular de dicha competencia” (FJ 12).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A modo de síntesis puede afirmarse que de la titularidad del dominio público marítimo-terrestre resulta únicamente la facultad del Estado de adoptar medidas de protección que aseguren que la naturaleza y las características del mismo no sean destruidas y alteradas, así como para garantizar el uso libre, sin perjuicio de las posibilidades de actuación del Estado sobre la zona marítimo-terrestre a través de otros títulos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">