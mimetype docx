--- v0 (2025-12-13)
+++ v1 (2026-08-15)
@@ -1840,69 +1840,69 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">b) También hemos advertido entre otras en la STC 64/2019, de 9 de mayo, FJ 4, que “[e]l interés superior del menor es la consideración primordial a la que deben atender todas las medidas concernientes a los menores ‘que tomen las instituciones públicas o privadas de bienestar social, los tribunales, las autoridades administrativas o los órganos legislativos’, según el art. 3.1 de la Convención de las Naciones Unidas sobre los derechos del niño […]. Como detalla la observación general núm. 14, de 29 de mayo de 2013, del Comité de Naciones Unidas de Derechos del Niño, el citado precepto enuncia uno de los cuatro principios generales de la Convención en lo que respecta a la interpretación y aplicación de todos los derechos del niño, a aplicar como un concepto dinámico que debe evaluarse adecuadamente en cada contexto”. Podríamos afirmar que no basta procurar el interés del menor, sino que, atendido el contexto, dicho interés debe ser bien preservado, ya que en ocasiones soluciones aparentemente simples acaban por generar problemas complejos de difícil solución.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) El último de los aspectos al que nos debemos referir, que ha sido destacado de modo completo por el Ministerio Fiscal en sus alegaciones, es el criterio del retorno del menor con su familia de origen como principio rector que inspira la legislación positiva. Se puede afirmar que concurre en las autoridades públicas “[e]l deber positivo de adoptar medidas para facilitar la reagrupación familiar tan pronto como sea razonablemente posible empezará a pesar sobre las autoridades competentes con fuerza progresivamente creciente a partir del inicio del periodo de guarda, siempre que se sopese con el deber de considerar el interés superior del niño” (STEDH 30 de octubre de 2018, asunto S.S. c. Eslovenia § 85). De modo que “en caso de imposición de la tutela pública restringiendo la vida familiar, las autoridades tienen el deber positivo de tomar medidas para facilitar la reunificación familiar tan pronto como sea razonablemente posible” (STEDH de 10 de septiembre de 2019, asunto Strand Lobben y otros c. Noruega, § 205).</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Refiere la STEDH de 30 de noviembre de 2021, asunto T.A. y otros c. Moldavia, que actualmente existe un amplio consenso en que el interés del menor dicta “que deben mantenerse los vínculos del niño con su familia, salvo en los casos en que la familia haya demostrado ser particularmente inadecuada y ello pueda perjudicar la salud y el desarrollo del niño […]. Cortar esos lazos significa separar a un niño de sus raíces, lo que solo puede hacerse en circunstancias excepcionales […] debe hacerse todo lo posible para preservar las relaciones personales y, si procede y cuando proceda, ‘reconstruir’ la familia” [§ 49]. Reitera que puede haber “vida familiar” en el sentido del artículo 8 del Convenio “entre abuelos y nietos cuando existan vínculos familiares suficientemente estrechos entre ellos” [§ 50]. Dicha relación “es diferente en naturaleza y grado” [§ 50] que la existente entre padres e hijos y por su propia naturaleza, “generalmente exige un menor grado de protección” [§ 50]. En otros casos (STEDH de 14 de enero de 2021, asunto Terna c. Italia) “el Tribunal ha sostenido que la protección otorgada a los abuelos no disminuía por la presencia de los padres ejerciendo la patria potestad” [§ 64], llegando a considerar en tales casos que la relación entre la abuela y su nieta “es, en principio, de la misma naturaleza que las demás relaciones familiares protegidas por el artículo 8 del Convenio” [§ 64], basándose en que se había desarrollado un estrecho vínculo interpersonal de la nieta con la abuela, quien se había comportado en todos los aspectos como su madre.</w:t>
+        <w:t xml:space="preserve">c) El último de los aspectos al que nos debemos referir, que ha sido destacado de modo completo por el Ministerio Fiscal en sus alegaciones, es el criterio del retorno del menor con su familia de origen como principio rector que inspira la legislación positiva. Se puede afirmar que concurre en las autoridades públicas “[e]l deber positivo de adoptar medidas para facilitar la reagrupación familiar tan pronto como sea razonablemente posible que empezará a pesar sobre las autoridades competentes con fuerza progresivamente creciente a partir del inicio del periodo de guarda, siempre que se sopese con el deber de considerar el interés superior del niño” (STEDH 30 de octubre de 2018, asunto S.S. c. Eslovenia § 85). De modo que “en caso de imposición de la tutela pública restringiendo la vida familiar, las autoridades tienen el deber positivo de tomar medidas para facilitar la reunificación familiar tan pronto como sea razonablemente posible” (STEDH de 10 de septiembre de 2019, asunto Strand Lobben y otros c. Noruega, § 205).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Refiere la STEDH de 30 de noviembre de 2021, asunto T.A. y otros c. República de Moldavia, que actualmente existe un amplio consenso en que el interés del menor dicta “que deben mantenerse los vínculos del niño con su familia, salvo en los casos en que la familia haya demostrado ser particularmente inadecuada y ello pueda perjudicar la salud y el desarrollo del niño […]. Cortar esos lazos significa separar a un niño de sus raíces, lo que solo puede hacerse en circunstancias excepcionales […] y debe hacerse todo lo posible para preservar las relaciones personales y, si procede y cuando proceda, ‘reconstruir’ la familia” (§ 49). Reitera que puede haber “vida familiar” en el sentido del artículo 8 del Convenio “entre abuelos y nietos cuando existan vínculos familiares suficientemente estrechos entre ellos” (§ 50). Dicha relación “es diferente en naturaleza y grado” (§ 50) que la existente entre padres e hijos y por su propia naturaleza, “generalmente exige un menor grado de protección” (§ 50). En otros casos (STEDH de 14 de enero de 2021, asunto Terna c. Italia) “el Tribunal ha sostenido que la protección otorgada a los abuelos no disminuía por la presencia de los padres ejerciendo la patria potestad” (§ 64), llegando a considerar en tales casos que la relación entre la abuela y su nieta “es, en principio, de la misma naturaleza que las demás relaciones familiares protegidas por el artículo 8 del Convenio” (§ 64), basándose en que se había desarrollado un estrecho vínculo interpersonal de la nieta con la abuela, quien se había comportado en todos los aspectos como su madre.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Aplicación de la doctrina al caso concreto. Estimación de la demanda de amparo</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">