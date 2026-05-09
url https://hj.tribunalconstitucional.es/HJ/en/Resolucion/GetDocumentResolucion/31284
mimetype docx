--- v0 (2025-12-13)
+++ v1 (2026-05-09)
@@ -1750,51 +1750,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sostiene la demandante que la sentencia impugnada en amparo ha incurrido en arbitrariedad, y vulnerado por tanto su derecho a la tutela judicial efectiva (art. 24.1 CE), al desestimar su recurso de apelación desatendiendo el principio de primacía del Derecho de la Unión Europea y la doctrina del Tribunal de Justicia de la Unión Europea sobre la interpretación de la concurrencia del elemento del conocimiento efectivo de la ilicitud de la conducta en el prestador de servicios de la sociedad de la información por vías alternativas a una declaración positiva de autoridad competente. Se refiere en particular la demandante a los pronunciamientos contenidos en las STJUE de 12 de julio de 2011, asunto L’Oréal c. Ebay, C-324/09, y de 8 de septiembre de 2016, asunto GS Media, C-160/15, en relación con la interpretación del art. 14 de la Directiva 2000/31/CE, de 8 de junio (Directiva sobre el comercio electrónico).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Conforme a una reiterada jurisprudencia, corresponde al Tribunal Constitucional velar por el respeto del principio de primacía del Derecho de la Unión Europea cuando exista una interpretación auténtica efectuada por el propio Tribunal de Justicia de la Unión Europea, de manera que el desconocimiento y preterición de una norma de Derecho de la Unión, tal y como ha sido interpretada por aquel, puede suponer una selección irrazonable y arbitraria de una norma aplicable al proceso, lo cual puede dar lugar a una vulneración del derecho a la tutela judicial efectiva. Asimismo, prescindir por propia, autónoma y exclusiva decisión del órgano judicial, de la interpretación de un precepto de una norma europea impuesta y señalada por el órgano competente para hacerlo con carácter vinculante, es decir, el Tribunal de Justicia de la Unión Europea, vulnera el principio de primacía del Derecho de la Unión Europea (entre otras muchas, SSTC 145/2012, de 2 de julio, FFJJ 5 y 6; 259/2015, de 5 de noviembre, FJ 5; 31/2019, de 28 de febrero, FJ 4; 23/2023, de 27 de marzo, FJ 2, y 38/2024, de 11 de marzo, FJ 2).</w:t>
+        <w:t xml:space="preserve">Conforme a una reiterada jurisprudencia, corresponde al Tribunal Constitucional velar por el respeto del principio de primacía del Derecho de la Unión Europea cuando exista una interpretación auténtica efectuada por el propio Tribunal de Justicia de la Unión Europea, de manera que el desconocimiento y preterición de una norma de Derecho de la Unión, tal y como ha sido interpretada por aquel, puede suponer una selección irrazonable y arbitraria de una norma aplicable al proceso, lo cual puede dar lugar a una vulneración del derecho a la tutela judicial efectiva. Asimismo, prescindir por propia, autónoma y exclusiva decisión del órgano judicial, de la interpretación de un precepto de una norma europea impuesta y señalada por el órgano competente para hacerlo con carácter vinculante, es decir, el Tribunal de Justicia de la Unión Europea, vulnera el principio de primacía del Derecho de la Unión Europea (entre otras muchas, SSTC 145/2012, de 2 de julio, FFJJ 5 y 6; 259/2015, de 2 de diciembre, FJ 5; 31/2019, de 28 de febrero, FJ 4; 23/2023, de 27 de marzo, FJ 2, y 38/2024, de 11 de marzo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">No se advierte que en el presente caso se haya producido el pretendido desconocimiento y preterición de una norma de Derecho de la Unión Europea, interpretada por el Tribunal de Justicia de la Unión Europea, que alega la demandante de amparo.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">