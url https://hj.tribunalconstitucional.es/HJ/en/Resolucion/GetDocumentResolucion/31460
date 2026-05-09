--- v0 (2025-12-13)
+++ v1 (2026-05-09)
@@ -1408,51 +1408,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Este canon de motivación ex art. 24.1 CE es además reforzado cuando las resoluciones afectan o inciden sobre los valores superiores del ordenamiento constitucional o derechos fundamentales sustantivos. Como hemos recordado en reciente jurisprudencia, “[c]uando lo que está en juego son los valores superiores del ordenamiento constitucional o los derechos fundamentales sustantivos el canon de motivación de las resoluciones judiciales que se deriva del art. 24.1 CE no se reduce a la mera expresión de las razones que permitan conocer cuáles han sido los criterios jurídicos esenciales fundamentadores de la decisión sin incurrir en arbitrariedad, irrazonabilidad o error patente. El estándar de las exigencias derivadas del deber de motivación es más riguroso en estos casos, de modo que nuestra jurisprudencia exige motivaciones concordantes con los supuestos en los que la Constitución permite la afectación del valor o derecho en liza”. La obligación de motivación exige aquí la exteriorización del “nexo de coherencia entre la decisión adoptada, la norma que le sirve de fundamento y los fines que justifican la institución”, no teniendo así cabida “una motivación estereotipada” [SSTC 113/2021, de 31 de mayo, FJ 2 a) (ii), y 115/2024, de 23 de septiembre, FJ 2, y las sentencias en las mismas mencionadas].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En el supuesto que ahora nos ocupa este deber de motivación reforzada es múltiple, pues este canon lo hemos exigido en asuntos relacionados con el principio del interés superior del menor por cuanto tiene su proyección constitucional en el art. 39 CE y se define como rector e inspirador de todas las actuaciones de los poderes públicos, tanto administrativas como judiciales (STC 53/2024, de 8 de abril, FJ 3), pero también cuando se ha alegado la afectación del derecho fundamental a la no discriminación por razón de sexo del art. 14 CE (SSTC 173/2013, de 10 de octubre, FJ 3) y, consecuentemente (STC 48/2024, de 8 de abril, FJ 5), en contextos de violencia contra la mujer (STC 115/2024, de 23 de septiembre, FFJJ 3 y 4). El auto objeto del amparo que ahora resolvemos podría, además, afectar el derecho de libertad de circulación y residencia de la demandante, siendo este, en su caso, también argumento suficiente para exigir una motivación reforzada que obligue al órgano judicial a tener en consideración todos los derechos en liza.</w:t>
+        <w:t xml:space="preserve">En el supuesto que ahora nos ocupa este deber de motivación reforzada es múltiple, pues este canon lo hemos exigido en asuntos relacionados con el principio del interés superior del menor por cuanto tiene su proyección constitucional en el art. 39 CE y se define como rector e inspirador de todas las actuaciones de los poderes públicos, tanto administrativas como judiciales (STC 53/2024, de 8 de abril, FJ 3), pero también cuando se ha alegado la afectación del derecho fundamental a la no discriminación por razón de sexo del art. 14 CE (STC 173/2013, de 10 de octubre, FJ 3) y, consecuentemente (STC 48/2024, de 8 de abril, FJ 5), en contextos de violencia contra la mujer (STC 115/2024, de 23 de septiembre, FFJJ 3 y 4). El auto objeto del amparo que ahora resolvemos podría, además, afectar el derecho de libertad de circulación y residencia de la demandante, siendo este, en su caso, también argumento suficiente para exigir una motivación reforzada que obligue al órgano judicial a tener en consideración todos los derechos en liza.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">a) El deber de motivación judicial reforzada por afectación del interés superior del menor. Regímenes de guarda, custodia y visitas en contextos de violencia de género</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">