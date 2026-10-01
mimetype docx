--- v0 (2026-03-10)
+++ v1 (2026-10-01)
@@ -3838,51 +3838,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En este caso, desde la perspectiva competencial, nada cabría objetar a una normativa autonómica que regulara una modificación de los materiales a emplear en la ejecución del contrato de obras ante un incremento extraordinario e imprevisible de los materiales inicialmente proyectados, siempre que se ajustara a los requisitos establecidos para ello en la Ley de contratos del sector público. Dichos requisitos no son solo procedimentales sino también sustantivos. Es en este punto en el que surge la discrepancia entre las partes, pues el tenor literal de la norma autonómica parece remitirse a la norma estatal solo parcialmente, en lo que hace a la tramitación de los modificados, pero no en lo que se refiere a sus requisitos materiales.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En efecto, siguiendo una interpretación literal y estricta del precepto cuestionado, como la que postula el abogado del Estado, la referencia a la tramitación habría de ser entendida en el sentido de que la remisión lo es exclusivamente a las reglas procedimentales contenidas en la Ley de contratos del sector público, pues el significado usual de la palabra “tramitación” se conecta, precisa y principalmente, con la noción de procedimiento. Así interpretado el inciso en cuestión, la conclusión habría de ser que el legislador autonómico ha venido deliberadamente a situarse al margen de la regulación sustantiva de la Ley de contratos del sector públicoen esta materia.</w:t>
+        <w:t xml:space="preserve">En efecto, siguiendo una interpretación literal y estricta del precepto cuestionado, como la que postula el abogado del Estado, la referencia a la tramitación habría de ser entendida en el sentido de que la remisión lo es exclusivamente a las reglas procedimentales contenidas en la Ley de contratos del sector público, pues el significado usual de la palabra “tramitación” se conecta, precisa y principalmente, con la noción de procedimiento. Así interpretado el inciso en cuestión, la conclusión habría de ser que el legislador autonómico ha venido deliberadamente a situarse al margen de la regulación sustantiva de la Ley de contratos del sector público en esta materia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">No obstante, como ha señalado este tribunal, “la validez de la ley ‘ha de ser preservada cuando su texto no impide una interpretación adecuada a la Constitución’ (STC 108/1986, de 29 de julio, FJ 13), explorando las posibilidades interpretativas del precepto cuestionado, ya que, si hubiera alguna que permitiera salvar la primacía de la Constitución, ‘resultaría procedente un pronunciamiento interpretativo de acuerdo con las exigencias del principio de conservación de la Ley’ (SSTC 76/1996, de 30 de abril, FJ 5, y 233/1999, de 16 de diciembre, FJ 18)” (STC 156/2021, de 16 de septiembre, FJ 11).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">