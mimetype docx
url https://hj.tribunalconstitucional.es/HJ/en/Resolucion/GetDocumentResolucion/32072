--- v0 (2026-06-20)
+++ v1 (2026-09-02)
@@ -1750,51 +1750,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La fiscal ante este tribunal interesa la estimación parcial del recurso de amparo al entender que el acto impugnado vulnera el ius in officium de los demandantes. Para el Ministerio Fiscal, la mesa, al aceptar la aplicación de un proceso legislativo que incluía la privación absoluta de la posibilidad de presentar enmiendas, vulneró los derechos fundamentales de los recurrentes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">c) En relación con la especial trascendencia constitucional como requisito material del recurso de amparo, el Pleno de este tribunal ha recordado que “[t]ras la reforma operada por la Ley Orgánica 6/2007, de 24 de mayo, el último inciso del art. 49.1 de la Ley Orgánica del Tribunal Constitucional (LOTC) impone al recurrente el gravamen relativo a que ‘en todo caso, la demanda justificará la especial trascendencia constitucional del recurso’; mientras que el art. 50.1 b) LOTC condiciona la admisión del recurso de amparo, a que ‘el contenido del recurso justifique una decisión sobre el fondo por parte del Tribunal Constitucional en razón de su especial trascendencia constitucional, que se apreciará atendiendo a su importancia para la interpretación de la Constitución, para su aplicación o general eficacia, y para la determinación del contenido y alcance de los derechos fundamentales’. Este tribunal ha [distinguido, por tanto,] entre la justificación de la especial trascendencia constitucional, como requisito procesal que debe cumplir toda demanda (art. 49.1 LOTC), y la existencia misma de la especial trascendencia constitucional, cuya apreciación corresponde al Tribunal”. (STC 37/2019, de 26 de marzo, FJ 3, o ATC 146/2022, de 14 de noviembre, FJ 2).</w:t>
+        <w:t xml:space="preserve">c) En relación con la especial trascendencia constitucional como requisito material del recurso de amparo, el Pleno de este tribunal ha recordado que “[t]ras la reforma operada por la Ley Orgánica 6/2007, de 24 de mayo, el último inciso del art. 49.1 de la Ley Orgánica del Tribunal Constitucional (LOTC) impone al recurrente el gravamen relativo a que ‘en todo caso, la demanda justificará la especial trascendencia constitucional del recurso’; mientras que el art. 50.1 b) LOTC condiciona la admisión del recurso de amparo, a que ‘el contenido del recurso justifique una decisión sobre el fondo por parte del Tribunal Constitucional en razón de su especial trascendencia constitucional, que se apreciará atendiendo a su importancia para la interpretación de la Constitución, para su aplicación o general eficacia, y para la determinación del contenido y alcance de los derechos fundamentales’. Este tribunal ha [distinguido, por tanto,] entre la justificación de la especial trascendencia constitucional, como requisito procesal que debe cumplir toda demanda (art. 49.1 LOTC), y la existencia misma de la especial trascendencia constitucional, cuya apreciación corresponde al Tribunal” (STC 37/2019, de 26 de marzo, FJ 3, o ATC 146/2022, de 14 de noviembre, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En relación con la existencia de la especial trascendencia constitucional hemos declarado reiteradamente que es de su exclusiva competencia apreciar la concurrencia de este requisito en las demandas de amparo. Así, en las SSTC 63/2022, de 10 de mayo, FJ 2, y 68/2022, de 2 de junio, FJ 2, declaramos que corresponde “únicamente a este tribunal apreciar en cada caso la existencia o inexistencia de esa especial trascendencia constitucional, esto es, si el contenido del recurso justifica una decisión sobre el fondo, atendiendo, conforme al art. 50.1 b) LOTC, ‘a su importancia para la interpretación de la Constitución, para su aplicación o para su general eficacia, y para la determinación del contenido y alcance de los derechos fundamentales’”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">