--- v0 (2026-04-08)
+++ v1 (2026-07-11)
@@ -2382,51 +2382,51 @@
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Lo que desde luego no puede pretenderse es que, ya sea la empresa, ya sean los trabajadores que no quieren sumarse a la huelga, deban la una y los otros colaborar activamente para la consecución de su éxito. A esto se refirió nuestra STC 17/2017, FJ 7, donde señalamos:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">“El respeto al contenido esencial del derecho de huelga comporta limitaciones importantes de la conducta del empresario durante la huelga, entre las que se encuentra, como hemos señalado reiteradamente, la prohibición de sustitución de los trabajadores huelguistas (art. 6.5 del Real Decreto-ley 17/1977). Pero ni la Constitución ni la jurisprudencia constitucional obligan a los restantes trabajadores a contribuir al éxito de la reivindicación, pues debe respetarse la libertad de trabajo de aquellos trabajadores que no quisieran sumarse a la huelga (SSTC 11/1981, de 8 de abril, FJ 15; 37/1998, de 17 de febrero, FJ 3; 33/2011, de 28 de marzo, FJ 7, y 69/2016, de 14 de abril, FJ 4), ni obligan al empresario a reducir la actividad empresarial más allá de lo que sea una consecuencia lógica del seguimiento de la huelga por los trabajadores afectados (SSTC 11/1981, de 8 de abril, FJ 10; 72/1982, de 2 de diciembre, FJ 4, y 189/1993, de 14 de junio, FJ 8). La efectividad del ejercicio del derecho de huelga no demanda del empresario una conducta dirigida a no utilizar los medios técnicos con los que cuenta en la empresa o a abstenerse de realizar una actividad productiva que pueda comprometer el logro de los objetivos de la huelga, al igual que no obliga a los restantes trabajadores a contribuir al éxito de la protesta, y ello porque lo que garantiza la Constitución es el derecho a realizar la huelga, no el resultado o el éxito de la misma”.</w:t>
+        <w:t xml:space="preserve">“El respeto al contenido esencial del derecho de huelga comporta limitaciones importantes de la conducta del empresario durante la huelga, entre las que se encuentra, como hemos señalado reiteradamente, la prohibición de sustitución de los trabajadores huelguistas (art. 6.5 del Real Decreto-ley 17/1977). Pero ni la Constitución ni la jurisprudencia constitucional obligan a los restantes trabajadores a contribuir al éxito de la reivindicación, pues debe respetarse la libertad de trabajo de aquellos trabajadores que no quisieran sumarse a la huelga (SSTC 11/1981, de 8 de abril, FJ 15; 37/1998, de 17 de febrero, FJ 3; 33/2011, de 28 de marzo, FJ 7, y 69/2016, de 11 de abril, FJ 4), ni obligan al empresario a reducir la actividad empresarial más allá de lo que sea una consecuencia lógica del seguimiento de la huelga por los trabajadores afectados (SSTC 11/1981, de 8 de abril, FJ 10; 72/1982, de 2 de diciembre, FJ 4, y 189/1993, de 14 de junio, FJ 8). La efectividad del ejercicio del derecho de huelga no demanda del empresario una conducta dirigida a no utilizar los medios técnicos con los que cuenta en la empresa o a abstenerse de realizar una actividad productiva que pueda comprometer el logro de los objetivos de la huelga, al igual que no obliga a los restantes trabajadores a contribuir al éxito de la protesta, y ello porque lo que garantiza la Constitución es el derecho a realizar la huelga, no el resultado o el éxito de la misma”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Esto es lo que, razonada y razonablemente declara pues la STC 17/2017, y que la sentencia que ahora se ha aprobado y de la que discrepo no “matiza”, sino que directamente desconoce, sin dar argumentos que justifiquen tal proceder.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C36767" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">