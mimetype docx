--- v0 (2026-02-15)
+++ v1 (2026-07-08)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 27 de marzo de 2003</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo y don Jorge Rodríguez-Zapata Pérez, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Manuel Jiménez de Parga y Cabrera, Presidente, don Tomás S. Vives Antón, don Pablo García Manzano, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña María Emilia Casas Baamonde, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo y don Jorge Rodríguez-Zapata Pérez, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>