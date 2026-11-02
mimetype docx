--- v0 (2025-12-21)
+++ v1 (2026-11-02)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 16 de junio de 2003</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -796,51 +796,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. Desestimada la queja que antecede, debemos entrar a analizar la alegación fundamental que aducen los recurrentes en amparo y que se sustenta igualmente en la vulneración del derecho a la tutela judicial efectiva (art. 24.1 CE), pero ahora en su vertiente de derecho a obtener una resolución judicial motivada y fundada en Derecho. Se sostiene en la demanda de amparo que en la Sentencia de la Audiencia Provincial, aunque se ha subsanado el vicio de incongruencia en el que había incurrido la Sentencia del Juzgado de lo Penal, ni se motiva ni se ofrece razonamiento alguno, sin embargo, que justifique la decisión adoptada por el órgano de apelación de no aplicar el art. 42 del convenio colectivo del sector de la construcción y obras públicas de la provincia de A Coruña de 1995, vigente en el momento en el que acontecieron los hechos, a los efectos de deducir o descontar de las cantidades que por indemnización deben pagarse a los perjudicados las que les fueron anticipadas por los demandantes de amparo con base en una póliza de seguros de accidentes, que la entidad Construcciones Hermanos Figueroa, S.A., había suscrito de conformidad con lo dispuesto en dicho convenio, así como la de no fijar las cuotas de responsabilidad civil correspondientes a cada uno de los responsables del delito.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Al respecto ha de traerse a colación la reiterada doctrina constitucional, según la cual la exigencia de motivación de las resoluciones judiciales está directamente relacionada con el principio del Estado democrático de Derecho (art. 1.1 CE) y con el carácter vinculante que para Jueces y Magistrados tiene la Ley, a cuyo imperio están sometidos en el ejercicio de su potestad jurisdiccional ( art. 117.3 CE; SSTC 24/1990, de 16 de febrero, FJ 4; 108/2001, de 23 de abril, FJ 2; 35/2002, de 11 de febrero, FJ 3). En este sentido hemos declarado que el deber de motivar las resoluciones judiciales, no es sólo una obligación impuesta a los órganos jurisdiccionales por el art. 120.3 CE, sino también y principalmente un derecho de los intervinientes en el proceso, que forma parte del derecho fundamental a la tutela judicial efectiva proclamado en el art. 24.1 CE, el cual únicamente se satisface si la resolución judicial, de modo explícito o implícito, contiene los elementos de juicio suficientes para que el destinatario y eventualmente los órganos encargados de revisar sus decisiones puedan conocer cuáles han sido los criterios jurídicos determinantes de la decisión.  De modo que la exigencia de una motivación adecuada y suficiente, en función de las cuestiones que se susciten en cada caso concreto, constituye una garantía esencial para el justiciable, mediante la cual es posible comprobar que la decisión judicial es consecuencia de la aplicación razonada del Ordenamiento jurídico y no el fruto de la arbitrariedad. En conclusión, una resolución judicial que no dé respuesta a las cuestiones planteadas en el proceso, o de cuyo contenido no puedan extraerse cuáles son las razones próximas o remotas que justifican aquélla, es una decisión judicial que, no sólo viola la Ley, sino que vulnera el derecho a la tutela judicial efectiva (por todas, STC 128/2002, de 3 de junio, FJ 4).</w:t>
+        <w:t xml:space="preserve">Al respecto ha de traerse a colación la reiterada doctrina constitucional, según la cual la exigencia de motivación de las resoluciones judiciales está directamente relacionada con el principio del Estado democrático de Derecho (art. 1.1 CE) y con el carácter vinculante que para Jueces y Magistrados tiene la Ley, a cuyo imperio están sometidos en el ejercicio de su potestad jurisdiccional (art. 117.3 CE; SSTC 24/1990, de 15 de febrero, FJ 4; 108/2001, de 23 de abril, FJ 2; 35/2002, de 11 de febrero, FJ 3). En este sentido hemos declarado que el deber de motivar las resoluciones judiciales, no es sólo una obligación impuesta a los órganos jurisdiccionales por el art. 120.3 CE, sino también y principalmente un derecho de los intervinientes en el proceso, que forma parte del derecho fundamental a la tutela judicial efectiva proclamado en el art. 24.1 CE, el cual únicamente se satisface si la resolución judicial, de modo explícito o implícito, contiene los elementos de juicio suficientes para que el destinatario y eventualmente los órganos encargados de revisar sus decisiones puedan conocer cuáles han sido los criterios jurídicos determinantes de la decisión.  De modo que la exigencia de una motivación adecuada y suficiente, en función de las cuestiones que se susciten en cada caso concreto, constituye una garantía esencial para el justiciable, mediante la cual es posible comprobar que la decisión judicial es consecuencia de la aplicación razonada del Ordenamiento jurídico y no el fruto de la arbitrariedad. En conclusión, una resolución judicial que no dé respuesta a las cuestiones planteadas en el proceso, o de cuyo contenido no puedan extraerse cuáles son las razones próximas o remotas que justifican aquélla, es una decisión judicial que, no sólo viola la Ley, sino que vulnera el derecho a la tutela judicial efectiva (por todas, STC 128/2002, de 3 de junio, FJ 4).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">No obstante lo anterior este Tribunal también ha advertido que al Juzgador no le es exigible una determinada extensión de la motivación jurídica, ni un razonamiento explícito, exhaustivo y pormenorizado de todos los aspectos y perspectivas que las partes puedan tener de la cuestión sobre la que se pronuncia la decisión judicial, sino que es suficiente, desde el prisma del precepto constitucional citado, que las resoluciones judiciales vengan apoyadas en razones que permitan conocer cuáles han sido los criterios jurídicos esenciales fundamentadores de la decisión, o, lo que es lo mismo, su ratio decidendi (SSTC 196/1988, de 24 de octubre, FJ 2; 215/1998, de 11 de noviembre, FJ 3; 68/2002, de 21 de marzo, FJ 4; 128/2002, de 3 de junio, FJ 4). Aun cuanto el control de este Tribunal no ha de limitarse a comprobar la existencia de motivación, sino si la existente es suficiente para considerar satisfecho tal derecho constitucional de las partes, no debe llevarse más allá de la constatación de si las resoluciones impugnadas, contempladas en el conjunto procesal del que forman parte, esto es, en el contexto global del proceso, permiten conocer que la decisión judicial es fruto de una interpretación y aplicación del Ordenamiento jurídico reconocible, lo que exige valorar todas las circunstancias concurrentes que singularizan el caso concreto, tanto las que están presentes, implícita o explícitamente, en la propia resolución combatida, como las que, no existiendo, constan en el proceso (SSTC 121/1991, de 3 de junio, FJ 2; 122/1994, de 25 de abril, FJ 4; 37/2001, de 12 de febrero, FJ 6).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">