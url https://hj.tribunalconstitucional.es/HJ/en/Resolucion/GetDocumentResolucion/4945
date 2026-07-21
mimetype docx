--- v0 (2025-12-16)
+++ v1 (2026-07-21)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 29 de septiembre de 2003</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Tomás S. Vives Antón, Presidente, don Pablo Cachón Villar, don Vicente Conde Martín de Hijas, don Guillermo Jiménez Sánchez, doña Elisa Pérez Vera y don Eugeni Gay Montalvo, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>