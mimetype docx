--- v0 (2025-12-15)
+++ v1 (2026-07-08)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 30 de junio de 2004</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>