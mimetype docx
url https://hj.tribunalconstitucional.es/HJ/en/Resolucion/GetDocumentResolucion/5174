--- v0 (2025-12-17)
+++ v1 (2026-10-31)
@@ -1012,51 +1012,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">7. Tras las precedentes consideraciones, la cuestión que hemos de afrontar es si las resoluciones judiciales impugnadas han vulnerado el derecho a la tutela judicial efectiva del recurrente en amparo al haber anulado el veredicto del Jurado, por no recogerse en el acta "una sucinta explicación de las razones por las que [los jurados] han declarado o rechazado declarar determinados hechos como probados" [art.  61.1 d) LOTJ].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Situada, pues, la queja del demandante de amparo en el ámbito del derecho a la tutela judicial efectiva, ha de traerse a colación la reiterada doctrina constitucional, según la cual el derecho a la tutela judicial efectiva reconocido en el art. 24.1 CE integra, entre sus diversos contenidos, el derecho de acceso a la jurisdicción o, en su caso, a los recursos legalmente establecidos, para obtener una resolución sobre el fondo de la pretensión planteada congruente, motivada y fundada en Derecho. En este sentido, hemos declarado que el derecho a recibir una resolución fundada en Derecho respecto de la pretensión ejercitada es una garantía frente a la arbitrariedad y a la irrazonabilidad en la actuación de los poderes públicos (SSTC 131/1990, de 16 de julio, FJ 1; 112/1996, de 24 de junio, FJ 2), por lo que esta exigencia constitucional no puede entenderse cumplida con cualquier fundamentación.  Es preciso que en la propia resolución se evidencie de modo incuestionable que su razón de ser es una aplicación razonada de las normas que se consideran aplicables al caso (SSTC 23/1987, de 23 de febrero, FJ 3; 154/1997, de 13 de julio, FJ 4; 147/1999, de 4 de agosto, FJ 3). No obstante la posibilidad de control de las resoluciones judiciales desde la perspectiva constitucional ha de limitarse a la comprobación de la relación directa y manifiesta existente entre la norma que el juzgador declara aplicable y el fallo de la resolución exteriorizado en su argumentación jurídica (SSTC 112/1996, de 24 de junio, FJ 2; 109/2000, de 5 de mayo, FJ 2). Dicho de otra forma, el art. 24.1 CE no ampara el acierto de las resoluciones judiciales; la selección e interpretación de la norma aplicable corresponde en exclusiva a los órganos judiciales y el control del Tribunal Constitucional ha de limitarse a aquellos supuestos en los que la resolución judicial sea manifiestamente infundada, arbitraria, irrazonada o irrazonable o fruto de un error patente, supuestos éstos que hemos llegado a denominar de simple apariencia del ejercicio de la Justicia (SSTC 148/1994, de 12 de mayo, FJ 2; 2/1997, de 22 de abril, FJ 2; 147/1999, de 4 de agosto, FJ 3; 109/2000, de 5 de mayo, FJ 2).</w:t>
+        <w:t xml:space="preserve">Situada, pues, la queja del demandante de amparo en el ámbito del derecho a la tutela judicial efectiva, ha de traerse a colación la reiterada doctrina constitucional, según la cual el derecho a la tutela judicial efectiva reconocido en el art. 24.1 CE integra, entre sus diversos contenidos, el derecho de acceso a la jurisdicción o, en su caso, a los recursos legalmente establecidos, para obtener una resolución sobre el fondo de la pretensión planteada congruente, motivada y fundada en Derecho. En este sentido, hemos declarado que el derecho a recibir una resolución fundada en Derecho respecto de la pretensión ejercitada es una garantía frente a la arbitrariedad y a la irrazonabilidad en la actuación de los poderes públicos (SSTC 131/1990, de 16 de julio, FJ 1; 112/1996, de 24 de junio, FJ 2), por lo que esta exigencia constitucional no puede entenderse cumplida con cualquier fundamentación.  Es preciso que en la propia resolución se evidencie de modo incuestionable que su razón de ser es una aplicación razonada de las normas que se consideran aplicables al caso (SSTC 23/1987, de 23 de febrero, FJ 3; 154/1997, de 13 de julio, FJ 4; 147/1999, de 4 de agosto, FJ 3). No obstante la posibilidad de control de las resoluciones judiciales desde la perspectiva constitucional ha de limitarse a la comprobación de la relación directa y manifiesta existente entre la norma que el juzgador declara aplicable y el fallo de la resolución exteriorizado en su argumentación jurídica (SSTC 112/1996, de 24 de junio, FJ 2; 109/2000, de 5 de mayo, FJ 2). Dicho de otra forma, el art. 24.1 CE no ampara el acierto de las resoluciones judiciales; la selección e interpretación de la norma aplicable corresponde en exclusiva a los órganos judiciales y el control del Tribunal Constitucional ha de limitarse a aquellos supuestos en los que la resolución judicial sea manifiestamente infundada, arbitraria, irrazonada o irrazonable o fruto de un error patente, supuestos éstos que hemos llegado a denominar de simple apariencia del ejercicio de la Justicia (SSTC 148/1994, de 12 de mayo, FJ 2; 2/1997, de 13 de enero, FJ 3; 147/1999, de 4 de agosto, FJ 3; 109/2000, de 5 de mayo, FJ 2).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">8. Pues bien, desde la perspectiva de control que a este Tribunal corresponde y, en concreto, desde la perspectiva del derecho a la tutela judicial efectiva invocado por el demandante de amparo, la lectura de las Sentencias recurridas permite apreciar con absoluta nitidez, como pone de manifiesto el Ministerio Fiscal, que en modo alguno cabe tildar de manifiestamente errónea, irrazonable, irrazonada o incursa en error patente la fundamentación e interpretación del art. 61.1 d) LOTJ en las que se basa la decisión de declarar la nulidad del juicio, del veredicto y de la Sentencia del Tribunal del Jurado, ordenado la celebración de un nuevo juicio ante un nuevo Jurado, por lo que ha de desestimarse la denunciada vulneración de aquel derecho fundamental.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">