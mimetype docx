--- v0 (2025-12-14)
+++ v1 (2026-11-01)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 1 de marzo de 2007</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Roberto García-Calvo y Montiel, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1291,51 +1291,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En cuanto a la doctrina en relación con el dominio público marítimo-terrestre, este Tribunal ha establecido ya (entre otras, SSTC 77/1984, de 3 de julio, FJ 3; 227/1988, de 29 de noviembre, FJ 14; 103/1989, de 8 de junio, FJ 6 a; 149/1991, de 4 de julio, FJ 1.c, y 36/1994, de 10 de febrero, FJ 3) que la titularidad estatal del dominio público y la competencia para determinar las categorías de bienes que lo integran no son, en sí mismos, criterios de delimitación competencial por lo que, en consecuencia, la naturaleza demanial de un bien no lo aísla de su entorno ni lo sustrae de las competencias que correspondan a otros entes públicos que no ostentan esa titularidad.  Ahora bien, sentado lo anterior también hemos afirmado que:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">“Tal doctrina no significa, sin embargo, que la Constitución no establezca con absoluta precisión que es competencia propia del Estado la determinación de aquellas categorías de bienes que integran el dominio público natural y que atribuya al Estado la titularidad del mismo, como ya se declaró en la STC 227/1988 (FJ 14). Según allí se demuestra no sólo resulta, en efecto, del análisis del art. 132 CE la conclusión de que ‘tratándose del demanio natural es lógico que la potestad de demanializar se reserve en exclusiva al Estado y que los géneros naturales de bienes que unitariamente lo integran se incluyan asimismo, como unidad indivisible en el dominio estatal’, sino que esa solución es la única compatible con otros preceptos constitucionales, muy especialmente los contenidos en los párrafos primero y octavo del apartado primero del art.  149” (STC 149/1991, de 4 de julio, FJ 1.C).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">En esa misma STC 149/1991, de 4 de julio, se advirtió que en la zona marítimo-terrestre, el Estado, como titular del demanio, se encuentra facultado para regular el régimen jurídico de estos bienes y para establecer cuantas medidas sean necesarias para su protección, para preservar las características propias del bien y para asegurar la integridad de su titularidad y el libre uso público. Por ello, de la doctrina constitucional hasta aquí citada cabe concluir que, aun cuando la titularidad el dominio público no es un criterio válido para delimitar competencias entre el Estado y las Comunidades Autónomas, sin embargo le corresponde al Estado definir legislativamente el dominio público estatal y establecer el régimen jurídico de los bienes que lo integran, así como adoptar las medidas precisas para proteger la integridad del demanio, preservar sus características naturales y su libre utilización.</w:t>
+        <w:t xml:space="preserve">En esa misma STC 149/1991, de 4 de julio, se advirtió que en la zona marítimo-terrestre, el Estado, como titular del demanio, se encuentra facultado para regular el régimen jurídico de estos bienes y para establecer cuantas medidas sean necesarias para su protección, para preservar las características propias del bien y para asegurar la integridad de su titularidad y el libre uso público. Por ello, de la doctrina constitucional hasta aquí citada cabe concluir que, aun cuando la titularidad del dominio público no es un criterio válido para delimitar competencias entre el Estado y las Comunidades Autónomas, sin embargo le corresponde al Estado definir legislativamente el dominio público estatal y establecer el régimen jurídico de los bienes que lo integran, así como adoptar las medidas precisas para proteger la integridad del demanio, preservar sus características naturales y su libre utilización.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Concretamente es la Ley 22/1988, de 28 de julio, de costas, la que, en aplicación de lo dispuesto en el art. 132.2 CE, define los bienes que forman parte del dominio público marítimo-terrestre, dentro de los cuales se integra la ribera del mar. A estos efectos, el art. 3.1 de ese texto legal delimita el concepto de ribera del mar en los siguientes términos:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">“La ribera del mar y de las rías, que incluye:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">