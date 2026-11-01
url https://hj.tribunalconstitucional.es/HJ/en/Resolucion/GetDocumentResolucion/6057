--- v0 (2025-12-15)
+++ v1 (2026-11-01)
@@ -449,123 +449,123 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">5. El escrito de alegaciones del Abogado del Estado se registró en el Tribunal el 11 de abril de 2006. El representante del Gobierno, remitiéndose a lo señalado en las alegaciones presentadas en las precedentes cuestiones planteadas por la Sala de Canarias con el mismo objeto, sostiene, en primer lugar, que no pueden considerarse relevantes para el fallo del pleito laboral todos los preceptos cuestionados y que, en realidad, el verdadero objeto de la cuestión es el primer párrafo del artículo III del Acuerdo con la Santa Sede, si bien no tanto en sí mismo cuanto relacionado con ciertas normas canónicas, especialmente los cánones 804.2 y 805 del vigente Código de Derecho canónico (1983). En cambio, la Sala no justifica debidamente, en opinión del Abogado del Estado, la relevancia del párrafo primero de la disposición adicional segunda de la Ley Orgánica 1/1990, ni, por lo que hace a los Acuerdos de 1979, la de los párrafos segundo, tercero y cuarto del artículo III y la de los artículos VI y VII. A ello ha de añadirse ahora que el segundo párrafo de la disposición adicional segunda de la Ley Orgánica 1/1990 debe quedar excluido del objeto de este proceso, dado que este precepto legal ha sido derogado expresamente por la Ley Orgánica 10/2002, de 23 de diciembre, de calidad de la educación, en fecha muy anterior a la decisión calificada como despido nulo tomada el 1 de septiembre de 2004. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El escrito de alegaciones se centra, a continuación, en el examen de la constitucionalidad del párrafo primero del artículo III del Acuerdo con la Santa Sede, destacando, en primer lugar, que dicho precepto no dispone nada acerca de si la propuesta del Ordinario diocesano a la que debe atenerse la autoridad educativa es o no controlable por los Tribunales españoles. El primer párrafo del artículo III del Acuerdo con la Santa Sede no pasa de atribuir un poder de propuesta al Ordinario diocesano. Ahora bien, éste sólo propone a quienes cuentan con una previa “declaración eclesiástica de idoneidad” habilitación docente creada por la Conferencia Episcopal Española ?no por el artículo III del Acuerdo? y recogida hoy en la cláusula 4ª del convenio aprobado por Orden de 9 de abril de 1999. Con la declaración eclesiástica de idoneidad se acredita el cumplimiento de los “requisitos de formación teológica y pedagogía religiosa” necesarios para ejercer como profesor en determinados niveles, y puede ser revocada o retirada, caso en que el profesor se entiende eclesiásticamente inhabilitado para la docencia y no es incluido en la propuesta anual de designaciones. </w:t>
+        <w:t xml:space="preserve">El escrito de alegaciones se centra, a continuación, en el examen de la constitucionalidad del párrafo primero del artículo III del Acuerdo con la Santa Sede, destacando, en primer lugar, que dicho precepto no dispone nada acerca de si la propuesta del Ordinario diocesano a la que debe atenerse la autoridad educativa es o no controlable por los Tribunales españoles. El primer párrafo del artículo III del Acuerdo con la Santa Sede no pasa de atribuir un poder de propuesta al Ordinario diocesano. Ahora bien, éste sólo propone a quienes cuentan con una previa “declaración eclesiástica de idoneidad” habilitación docente creada por la Conferencia Episcopal Española -no por el artículo III del Acuerdo- y recogida hoy en la cláusula 4ª del convenio aprobado por Orden de 9 de abril de 1999. Con la declaración eclesiástica de idoneidad se acredita el cumplimiento de los “requisitos de formación teológica y pedagogía religiosa” necesarios para ejercer como profesor en determinados niveles, y puede ser revocada o retirada, caso en que el profesor se entiende eclesiásticamente inhabilitado para la docencia y no es incluido en la propuesta anual de designaciones. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Abogado del Estado dice compartir la interpretación de la Sala conforme a la cual el primer párrafo del artículo III del Acuerdo debe entenderse en indisociable relación con diversos cánones, y, sobre todo, con el parágrafo 2 del canon 804 y con el canon 805 del Código de Derecho canónico, normas cuyo directo destinatario es el Ordinario diocesano, al que el artículo III del Acuerdo atribuye el poder de propuesta. Más aún: ese poder de propuesta reservado a la autoridad eclesiástica sólo se explica como vehículo para la aplicación de los cánones 804.2 y 805. El artículo III carecería, pues, de sentido sin su trasfondo canónico. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Así centrada la cuestión, no puede entenderse que el párrafo examinado del artículo III sea contrarios al art. 24.1 CE porque impida a los Tribunales españoles fiscalizar la decisión del Ordinario. Ciertamente, como sostiene la Sala, la apreciación del Ordinario acerca de si un profesor imparte o no recta doctrina y si da o no testimonio de vida cristiana es inmune, en su núcleo, al control de los Tribunales. Pero, lejos de ser inconstitucional, esa inmunidad es mera consecuencia del derecho fundamental de libertad religiosa y del principio de neutralidad religiosa del Estado. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Es patente, para el Abogado del Estado, que la libertad religiosa tiene, junto al individual, un aspecto comunitario o colectivo. En esta segunda dimensión, sus titulares son las Iglesias, confesiones y comunidades religiosas (art. 2.2 LORL, SSTC 64/1988, 46/2001 y 128/2001). En la dimensión individual, el art. 2.1 c) LOLR reconoce el derecho a recibir enseñanza religiosa y a elegir ?para sí y para los menores o dependientes, “dentro y fuera del ámbito escolar”? la educación religiosa y moral que esté de acuerdo con las propias convicciones. En la faceta comunitaria, las Iglesias, confesiones y comunidades gozan del derecho fundamental a “designar y formar a sus ministros” y a “divulgar y propagar su propio credo” (art. 2.2 LOLR). La formación religiosa en los centros docentes públicos es, según el art. 2.3 LOLR, una medida “para la aplicación real y efectiva de estos derechos”, tanto los individuales como los colectivos. Por último, el art. 6.1 LOLR reconoce plena autonomía a las Iglesias, confesiones y comunidades, cuyas normas internas, como el Código de Derecho canónico, “podrán incluir cláusulas de salvaguardia de su identidad religiosa y carácter propio, así como del debido respeto a sus creencias”, pero “sin perjuicio del respeto a los derechos y libertades reconocidos por la Constitución, y en especial los de libertad, igualdad y no discriminación”. </w:t>
+        <w:t xml:space="preserve">Es patente, para el Abogado del Estado, que la libertad religiosa tiene, junto al individual, un aspecto comunitario o colectivo. En esta segunda dimensión, sus titulares son las Iglesias, confesiones y comunidades religiosas (art. 2.2 LORL, SSTC 64/1988, 46/2001 y 128/2001). En la dimensión individual, el art. 2.1 c) LOLR reconoce el derecho a recibir enseñanza religiosa y a elegir -para sí y para los menores o dependientes, “dentro y fuera del ámbito escolar”- la educación religiosa y moral que esté de acuerdo con las propias convicciones. En la faceta comunitaria, las Iglesias, confesiones y comunidades gozan del derecho fundamental a “designar y formar a sus ministros” y a “divulgar y propagar su propio credo” (art. 2.2 LOLR). La formación religiosa en los centros docentes públicos es, según el art. 2.3 LOLR, una medida “para la aplicación real y efectiva de estos derechos”, tanto los individuales como los colectivos. Por último, el art. 6.1 LOLR reconoce plena autonomía a las Iglesias, confesiones y comunidades, cuyas normas internas, como el Código de Derecho canónico, “podrán incluir cláusulas de salvaguardia de su identidad religiosa y carácter propio, así como del debido respeto a sus creencias”, pero “sin perjuicio del respeto a los derechos y libertades reconocidos por la Constitución, y en especial los de libertad, igualdad y no discriminación”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El art. 16.3 de la Constitución acoge el principio de neutralidad religiosa o aconfesionalidad del Estado, si bien se trata de una neutralidad complementada con dos mandatos a los poderes públicos: tener en cuenta “las creencias religiosas de la sociedad española” y mantener” relaciones de cooperación con la Iglesia Católica y las demás confesiones”. En este punto, el Abogado del Estado quiere llamar la atención sobre una exigencia directamente derivada de la neutralidad religiosa del Estado, como es el imperativo constitucional de que los órganos estatales (incluidos los Tribunales) no se inmiscuyan o entrometan en asuntos religiosos o puramente eclesiásticos, pues sería incompatible con la libertad religiosa, en sus dos dimensiones, que el Poder Judicial pudiera revisar, controlar o modificar la apreciación de un obispo católico o evangélico, de un rabino o de un imán acerca de lo que es o no la recta doctrina de sus respectivos credos o sobre lo que es o no testimonio de vida conforme a los mismos. De ello se sigue que la determinación por el Ordinario de si la enseñanza de un profesor de religión católica se ajusta o no a la recta doctrina es inmune a toda fiscalización jurisdiccional. Y lo mismo debe decirse respecto a si el profesor da o no el testimonio de vida cristiana que le es exigible con arreglo al canon 804.2 CIC; algo de lo que debe ser consciente quien aspira a enseñar religión y moral católicas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Ahora bien, continúa el escrito de alegaciones, los profesores de religión católica son, de acuerdo con el párrafo segundo de la disposición adicional segunda de la Ley Orgánica 1/1990, trabajadores de la Administración educativa. En tal condición tienen todo el derecho a ampararse en la Constitución y en las leyes laborales españolas (art. 35 CE) y a que los Tribunales laborales nacionales les dispensen tutela. Por tanto, es menester encontrar criterios practicables que permitan concordar prácticamente las exigencias de la libertad religiosa (individual y colectiva) y el principio de neutralidad religiosa del Estado con la protección jurisdiccional de los derechos constitucionales y laborales de los profesores, atendida la modulación que los derechos fundamentales sufren en la relación de trabajo (SSTC 98/2000 y 20/2002). En el presente procedimiento, basta con razonar, a juicio del Abogado del Estado, que la decisión del Ordinario no es completamente inmune al control de los Tribunales españoles, decayendo así la tesis de que la normativa examinada infringe el art. 24.1 CE. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">A este respecto alega el Abogado del Estado que una decisión eclesiástica contraria a la renovación de un contrato laboral sólo queda amparada por la libertad religiosa colectiva si está claramente justificada en motivos de carácter religioso, incluidos los principios morales aceptados por la religión de que se trate. Si en el proceso laboral queda probado que la decisión episcopal no se basa en motivos religiosos lato sensu, por ejemplo la represalia contra un profesor de religión por ejercitar el derecho fundamental de huelga, es claro que el órgano judicial deberá declarar que se ha constatado un mal uso o un uso desviado del poder de propuesta, que no puede encontrar amparo en el derecho fundamental de libertad religiosa ni en el artículo III del Acuerdo. Negando deferencia a los casos de mal uso del poder de propuesta, el Tribunal español no sólo protege los derechos de los trabajadores, sino que, indirectamente, impide abusos en perjuicio de la propia Iglesia, siendo de notar que el canon 804.2 CIC nunca puede amparar decisiones episcopales discriminatorias o contrarias a los derechos fundamentales, pues la doctrina de la Iglesia Católica condena, como “contraria al plan de Dios”, “toda forma de discriminación en los derechos fundamentales de la persona” y considera “lamentable” que “los derechos fundamentales no estén todavía bien protegidos en todas partes” (Constitución pastoral Gaudium et Spes del Concilio Vaticano II, núm. 29, párrafo segundo; en los mismos términos, Catecismo de la Iglesia Católica, núm. 1935). Las violaciones de los derechos fundamentales constituyen, por tanto, un mal uso de la potestad de propuesta y serán, por tanto, controlables por los Tribunales españoles. El orden público constitucional, a cuya defensa responde la cláusula “sin perjuicio” del art. 6.1 LOLR, representa un límite al poder de propuesta del Ordinario, incluso sin salir de la perspectiva intraeclesial católica. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Lo que importa es que allí donde los Tribunales deben respetar la decisión de una autoridad religiosa, la deferencia se basa no sólo y no tanto en una norma internacional cuanto en fundamentos constitucionales (libertad religiosa y principio de neutralidad) a los que los Tribunales españoles están vinculados (arts. 9.1, 10.1 y 53.1 CE y 5.1 y 7.1 LOPJ). La norma examinada no impide, por tanto, el control jurisdiccional del Estado, aunque exige buscar un punto de equilibrio y concordancia práctica entre la libertad religiosa, el principio de neutralidad y la tutela judicial efectiva. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El escrito de alegaciones del Abogado del Estado desarrolla, seguidamente, las razones por las que tampoco puede compartirse la tesis defendida por la Sala en el sentido de que el régimen vigente constituye a la Administración en una empresa de tendencia. Con carácter previo, el representante del Gobierno recuerda que con arreglo a la doctrina constitucional que arranca en la STC 5/1981, de 13 de febrero, la neutralidad religiosa de los puestos docentes en los centros públicos tiene la excepción de las enseñanzas religiosas de “seguimiento libre”. En la enseñanza religiosa coinciden y se potencian recíprocamente varios derechos fundamentales (a recibir enseñanza religiosa, a educar a los hijos en determinadas creencias, a propagar el propio credo), si bien la Sala manifiesta una visión excesivamente individualista, olvidando que son las confesiones quienes, sobre todo, vienen consideradas por el art. 16.3 CE como idóneas receptoras de la cooperación de los poderes públicos. Y es que, desde el punto de vista estatal y constitucional, el hecho religioso es un importante fenómeno social y no puede ser más que esto; un fenómeno, por encima de todo, de grupos sociales organizados. Es lógico, por tanto, que el derecho de los padres a que sus hijos reciban formación religiosa haya de ejercitarse mediante la adscripción ?o no adscripción? a alguna de las creencias religiosas más extendidas. </w:t>
+        <w:t xml:space="preserve">El escrito de alegaciones del Abogado del Estado desarrolla, seguidamente, las razones por las que tampoco puede compartirse la tesis defendida por la Sala en el sentido de que el régimen vigente constituye a la Administración en una empresa de tendencia. Con carácter previo, el representante del Gobierno recuerda que con arreglo a la doctrina constitucional que arranca en la STC 5/1981, de 13 de febrero, la neutralidad religiosa de los puestos docentes en los centros públicos tiene la excepción de las enseñanzas religiosas de “seguimiento libre”. En la enseñanza religiosa coinciden y se potencian recíprocamente varios derechos fundamentales (a recibir enseñanza religiosa, a educar a los hijos en determinadas creencias, a propagar el propio credo), si bien la Sala manifiesta una visión excesivamente individualista, olvidando que son las confesiones quienes, sobre todo, vienen consideradas por el art. 16.3 CE como idóneas receptoras de la cooperación de los poderes públicos. Y es que, desde el punto de vista estatal y constitucional, el hecho religioso es un importante fenómeno social y no puede ser más que esto; un fenómeno, por encima de todo, de grupos sociales organizados. Es lógico, por tanto, que el derecho de los padres a que sus hijos reciban formación religiosa haya de ejercitarse mediante la adscripción -o no adscripción- a alguna de las creencias religiosas más extendidas. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">La tesis de la Sala en el sentido de que el hoy derogado párrafo segundo de la disposición adicional segunda de la Ley Orgánica 1/1990 convierte a la Administración en una empresa de tendencia carece, para el Abogado del Estado, de fundamentos sólidos. La conversión de los profesores de religión en trabajadores de la Administración educativa no pretende contravenir el principio de neutralidad, como si el legislador hubiera querido proteger a las tres grandes religiones monoteístas y especialmente a la que cuenta con más profesores. Se trataba de dar protección laboral y social a los profesores en el contexto de una relación de trabajo objetivamente especial. Es verdad que podrían concebirse otros tipos de regímenes para los profesores de religión que tal vez conciliarían mejor su protección laboral y social con la neutralidad religiosa del Estado; pero aquí entran también en juego cuestiones de practicabilidad y de necesidad apremiante en la resolución de un problema laboral enconado. En todo caso, la norma examinada es un precepto neutral, por lo menos respecto a las organizaciones religiosas con las que el Estado ha concluido Acuerdos de cooperación. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">No se convierte, por tanto, a la Administración en una empresa de tendencia. Lo que ocurre es que los puestos de profesores de religión requieren una determinada cualificación profesional, como la requieren otros tipos de puestos administrativos. En el caso de la religión católica, la declaración eclesiástica de idoneidad es simplemente un reconocimiento eclesiástico de esa cualificación. La exigencia de un título, requisito o cualificación puede considerarse como una limitación a la general capacidad para trabajar o como exigencia de una capacidad especial para acceder a determinados trabajos o puestos. Si sobrevenidamente se pierde la cualificación requerida, puede darse el supuesto de una ineptitud sobrevenida, que es causa objetiva de extinción de la relación laboral [art. 52 a) del Estatuto de los Trabajadores]. Exigir que los profesores de religión católica cuenten con una declaración eclesiástica de idoneidad y que ésta pueda ser retirada por razones religiosas o morales (canon 805 CIC) responde a la naturaleza del puesto mismo de trabajo. Los alumnos católicos [arts. 16.1 CE, 2.1 c) LORL y 6.1 c) de la Ley Orgánica 5/1985], los padres católicos [arts. 16.1 y 27.3 CE, 2.1 c) LORL y 4 c) de la Ley Orgánica 5/1985] y la propia Iglesia Católica (arts. 16.1 CE y 2.2 LOLR) tienen derecho a exigir que la enseñanza de la doctrina católica o la transmisión de los valores católicos se efectúen correctamente y sin perturbaciones. Respetar las exigencias propias de estos singulares puestos de trabajo no convierte a la Administración en una empresa de tendencia, sino que es una simple consecuencia de la libertad religiosa proyectada sobre la enseñanza (arts. 16.1 y 27.3 CE) y del mandato de cooperación contenido en el art. 16.3 CE. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">