--- v0 (2025-12-16)
+++ v1 (2026-07-10)
@@ -58,51 +58,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00111192">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>16 de diciembre de 2010</w:t>
+        <w:t>de 16 de diciembre de 2010</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El Pleno del Tribunal Constitucional, compuesto por doña María Emilia Casas Baamonde, Presidenta, don Guillermo Jiménez Sánchez, don Vicente Conde Martín de Hijas, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Eugeni Gay Montalvo, don Jorge Rodríguez-Zapata Pérez, don Ramón Rodríguez Arribas, don Pascual Sala Sánchez, don Manuel Aragón Reyes y don Pablo Pérez Tremps, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
@@ -2522,51 +2522,51 @@
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Publíquese esta Sentencia en el “Boletín Oficial del Estado”.</w:t>
+        <w:t xml:space="preserve">Publíquese esta sentencia en el “Boletín Oficial del Estado”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:szCs w:val=&quot;24&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dada en Madrid, a dieciséis de diciembre de dos mil diez.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00E70809" w:rsidR="00F31FAF" w:rsidP="00E70809" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>