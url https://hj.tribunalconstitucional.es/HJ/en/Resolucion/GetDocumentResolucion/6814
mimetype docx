--- v0 (2025-12-15)
+++ v1 (2026-05-22)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 17 de marzo de 2011</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Pascual Sala Sánchez, Presidente, don Eugeni Gay Montalvo, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas, don Manuel Aragón Reyes, don Pablo Pérez Tremps, don Francisco José Hernando Santiago, doña Adela Asua Batarrita, don Luis Ignacio Ortega Álvarez y don Francisco Pérez de los Cobos Orihuel, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Pascual Sala Sánchez, Presidente, don Eugeni Gay Montalvo, don Javier Delgado Barrio, doña Elisa Pérez Vera, don Ramón Rodríguez Arribas, don Manuel Aragón Reyes, don Pablo Pérez Tremps, don Francisco José Hernando Santiago, doña Adela Asua Batarrita, don Luis Ignacio Ortega Álvarez y don Francisco Pérez de los Cobos Orihuel, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>