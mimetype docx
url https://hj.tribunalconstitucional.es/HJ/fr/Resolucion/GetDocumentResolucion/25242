--- v0 (2026-04-02)
+++ v1 (2026-07-30)
@@ -1750,51 +1750,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">De otra parte, exigir al empresario que no utilice medios técnicos con los que cuenta en la empresa supone imponer al empresario una conducta de colaboración en la huelga no prevista legalmente. La utilización de medios ya existentes en la empresa es compatible con el derecho de huelga y no puede extenderse, por vía analógica, a este supuesto la prohibición prevista en el art. 6.5 del Real Decreto-ley 17/1977, que se refiere al empleo de los recursos humanos en la empresa, pero no a la utilización de sus recursos materiales y tecnológicos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El respeto al contenido esencial del derecho de huelga comporta limitaciones importantes de la conducta del empresario durante la huelga, entre las que se encuentra, como hemos señalado reiteradamente, la prohibición de sustitución de los trabajadores huelguistas (art. 6.5 del Real Decreto-ley 17/1977). Pero ni la Constitución ni la jurisprudencia constitucional obligan a los restantes trabajadores a contribuir al éxito de la reivindicación, pues debe respetarse la libertad de trabajo de aquellos trabajadores que no quisieran sumarse a la huelga (SSTC 11/1981, de 8 de abril, FJ 15; 37/1998, de 17 de febrero, FJ 3; 33/2011, de 28 de marzo, FJ 7, y 69/2016, de 14 de abril, FJ 4), ni obligan al empresario a reducir la actividad empresarial más allá de lo que sea una consecuencia lógica del seguimiento de la huelga por los trabajadores afectados (SSTC 11/1981, de 8 de abril, FJ 10; 72/1982, de 2 de diciembre, FJ 4, y 189/1993, de 14 de junio, FJ 8). La efectividad del ejercicio del derecho de huelga no demanda del empresario una conducta dirigida a no utilizar los medios técnicos con los que cuenta en la empresa o a abstenerse de realizar una actividad productiva que pueda comprometer el logro de los objetivos de la huelga, al igual que no obliga a los restantes trabajadores a contribuir al éxito de la protesta, y ello porque lo que garantiza la Constitución es el derecho a realizar la huelga, no el resultado o el éxito de la misma.</w:t>
+        <w:t xml:space="preserve">El respeto al contenido esencial del derecho de huelga comporta limitaciones importantes de la conducta del empresario durante la huelga, entre las que se encuentra, como hemos señalado reiteradamente, la prohibición de sustitución de los trabajadores huelguistas (art. 6.5 del Real Decreto-ley 17/1977). Pero ni la Constitución ni la jurisprudencia constitucional obligan a los restantes trabajadores a contribuir al éxito de la reivindicación, pues debe respetarse la libertad de trabajo de aquellos trabajadores que no quisieran sumarse a la huelga (SSTC 11/1981, de 8 de abril, FJ 15; 37/1998, de 17 de febrero, FJ 3; 33/2011, de 28 de marzo, FJ 7, y 69/2016, de 11 de abril, FJ 4), ni obligan al empresario a reducir la actividad empresarial más allá de lo que sea una consecuencia lógica del seguimiento de la huelga por los trabajadores afectados (SSTC 11/1981, de 8 de abril, FJ 10; 72/1982, de 2 de diciembre, FJ 4, y 189/1993, de 14 de junio, FJ 8). La efectividad del ejercicio del derecho de huelga no demanda del empresario una conducta dirigida a no utilizar los medios técnicos con los que cuenta en la empresa o a abstenerse de realizar una actividad productiva que pueda comprometer el logro de los objetivos de la huelga, al igual que no obliga a los restantes trabajadores a contribuir al éxito de la protesta, y ello porque lo que garantiza la Constitución es el derecho a realizar la huelga, no el resultado o el éxito de la misma.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El empresario tiene que soportar inevitablemente un daño como consecuencia de la huelga derivado de la interrupción de la actividad en que la misma consiste, pero sería desproporcionado exigir al empresario, en supuestos como el presente, que colabore por inacción u omisión al éxito de la huelga. El derecho de huelga aparece configurado como una presión legal al empresario que debe soportar las consecuencias naturales de su ejercicio por parte de los trabajadores que se abstienen de trabajar, pero no se impone el deber o la obligación de colaboración con los huelguistas en el logro de sus propósitos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">