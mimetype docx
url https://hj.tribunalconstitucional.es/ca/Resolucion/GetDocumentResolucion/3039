--- v0 (2025-12-15)
+++ v1 (2026-04-07)
@@ -872,51 +872,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Respecto del tercer motivo de inconstitucionalidad, entiende el Abogado del Estado que no hay colisión alguna entre la Disposición adicional quinta de la Ley de Tasas y Precios Públicos y la núm. 11/1983, de Reforma Universitaria, en el sentido pretendido por los recurrentes. Y ello por la sencilla razón de que la Disposición adicional tercera de esta última sólo confiere carácter orgánico a los preceptos contenidos en sus Títulos Preliminar, IV y VIII, así como a la propia Disposición. Por ello, dado que el art. 54.3 b) de la Ley de Reforma Universitaria está encuadrado en su Título VII, referido al "Régimen Económico y Financiero de las Universidades", la referencia que hace a las Tasas y demás derechos que legalmente se establezcan, no plantea problema alguno para que la Disposición adicional quinta de la Ley de Tasas y Precios Públicos lo adapte a la nueva normativa y configure a las tales tasas y derechos económicos como precios públicos (STC 5/1981). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Con relación al cuarto motivo de inconstitucionalidad, subraya el Abogado del Estado que los demandantes confunden de nuevo el plano de la discusión o crítica doctrinal con el puramente positivo del texto legal, olvidando que aunque en el primero puedadiscutirse la corrección teórica de los criterios distintivos utilizados por la Ley, los dictados de ésta no pueden estar sometidos a otra comprobación que no sea la de si la aplicación de los criterios positivos produce certeza o incertidumbre, permiteen la práctica calificar como tasa o precio público la concreta prestación de que en cada caso se trate. Que los criterios de diferenciación sean discutibles no significa que sus resultados sean inciertos. De cualquier modo negamos que la definición legal sea incierta cuando califica como precios públicos a las contraprestaciones que se exijan por 1) la utilización privativa o el aprovechamiento especial del dominio público; 2) las prestaciones de servicios efectuadas por los servicios públicos postales, o 3) por la prestación de servicios o la realización de actividades en régimen de derecho público cuando concurran las notas de obligatoriedad y concurrencia. Hay tasa cuando la prestación es coactiva y el servicio o la actividad no debe poder ser prestado por el sector privado. En caso contrario, precio público. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Por lo que se refiere al segundo de los extremos supuestamente inciertos -la cuantía del precio nuevamente hemos de señalar que lo que aquí importa es que el mandato contenido en la norma impugnada (art. 25 de la Ley) sea claro, y preciso. Esto supuesto, ¨cabe decir que es incierto el mandato legal cuando dice que el nivel de los precios públicos cubrirá como mínimo los costes económicos asignados por la realización de las actividades o la prestación de los servicios? Creemos que no. </w:t>
+        <w:t xml:space="preserve">Por lo que se refiere al segundo de los extremos supuestamente inciertos -la cuantía del precio nuevamente hemos de señalar que lo que aquí importa es que el mandato contenido en la norma impugnada (art. 25 de la Ley) sea claro, y preciso. Esto supuesto, ¿Cabe decir que es incierto el mandato legal cuando dice que el nivel de los precios públicos cubrirá como mínimo los costes económicos asignados por la realización de las actividades o la prestación de los servicios? Creemos que no. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Por lo demás, siendo el principio de seguridad jurídica suma de certeza y legalidad, jerarquía y publicidad normativa, irretroactividad de lo no favorable e interdicción de la arbitrariedad (STC 27/1981) y no habiendo sido conculcado ninguno de tales principios por la Ley 8/1989, según hemos tratado de demostrar, su alegada vulneración debe ser rechazada. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Igual falta de solidez tiene la afirmación de que los arts. 24 a 27 de la Ley vulneran la interdicción de arbitrariedad de los poderes públicos. Si nos atenemos al motivo por el que los actores así lo afirman, entendemos que la explicación que antes dimos sobre la finalidad perseguida por la Ley impide dar mayor alcance a este motivo de inconstitucionalidad ya que, no siendo cierto que su fin último será crear la figura del precio público para "extraerla de los principios constitucionales de seguridad, legalidad y publicidad", tampoco lo es que la Ley pueda ser calificada de arbitraria y contraria al art. 9.3 C.E. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">