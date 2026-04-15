--- v0 (2025-12-14)
+++ v1 (2026-04-15)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 20 de abril de 1989</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Francisco Tomás y Valiente, Presidente, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Jesús Leguina Villa, don Luis López Guerra y don José Vicente Gimeno Sendra, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Primera del Tribunal Constitucional, compuesta por don Francisco Tomás y Valiente, Presidente, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Jesús Leguina Villa, don Luis López Guerra y don José Vicente Gimeno Sendra, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -287,51 +287,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Se fundamenta el recurso en las alegaciones de hecho y de Derecho que a continuación se resumen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">2. El citado Acuerdo del Director general de la Policía sancionó al recurrente con diez días de suspensión firme de funciones por la comisión de falta grave, prevista en el apartado a) del art. 207 del Reglamento Orgánico de la Policía Gubernativa, y de acuerdo con los arts. 216 y 217 del mismo, a causa de la publicación en el «Diario de Cádiz», el 6 de junio de 1984, de un comunicado de la Plataforma Unitaria de Policías, suscrito por el sancionado, como vocal del Comité Ejecutivo Nacional de aquella asociación sindical. En dicho comunicado, remitido también a otros medios de difusión, titulado «El Gobernador Civil de Cádiz trata los temas serios con frivolidad y las frivolidades se las toma con seriedad, se analizaba el comportamiento de dicho Gobernador Civil con motivo de su asistencia a la Feria de la Manzanilla, incluyéndose frases como la siguiente: «Se permite llamar cosacos a dos Policías Nacionales..., porque se habían tomado una copa de vino... ¨No será que se empiezan a fijar e incitar en lo que ven hacer a su jefe?» La resolución sancionadora considera que no quedaba demostrado que el señor Gobernador Civil pronunciara frases semejantes, así como que «la crítica a los superiores, aunque se haga uso de la calidad de representante sindical y en defensa de los intereses de los sindicados, deberá hacerse con la mesura necesaria para no incurrir en vulneración del respeto debido a los superiores, pues todos los derechos al ser ejercidos, entran en concurrencia con otros bienes y derechos también dignos de tutela». </w:t>
+        <w:t xml:space="preserve">2. El citado Acuerdo del Director general de la Policía sancionó al recurrente con diez días de suspensión firme de funciones por la comisión de falta grave, prevista en el apartado a) del art. 207 del Reglamento Orgánico de la Policía Gubernativa, y de acuerdo con los arts. 216 y 217 del mismo, a causa de la publicación en el «Diario de Cádiz», el 6 de junio de 1984, de un comunicado de la Plataforma Unitaria de Policías, suscrito por el sancionado, como vocal del Comité Ejecutivo Nacional de aquella asociación sindical. En dicho comunicado, remitido también a otros medios de difusión, titulado «El Gobernador Civil de Cádiz trata los temas serios con frivolidad y las frivolidades se las toma con seriedad, se analizaba el comportamiento de dicho Gobernador Civil con motivo de su asistencia a la Feria de la Manzanilla, incluyéndose frases como la siguiente: «Se permite llamar cosacos a dos Policías Nacionales..., porque se habían tomado una copa de vino... ¿No será que se empiezan a fijar e incitar en lo que ven hacer a su jefe?» La resolución sancionadora considera que no quedaba demostrado que el señor Gobernador Civil pronunciara frases semejantes, así como que «la crítica a los superiores, aunque se haga uso de la calidad de representante sindical y en defensa de los intereses de los sindicados, deberá hacerse con la mesura necesaria para no incurrir en vulneración del respeto debido a los superiores, pues todos los derechos al ser ejercidos, entran en concurrencia con otros bienes y derechos también dignos de tutela». </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En las declaraciones de los Policías Nacionales aludidos, obrantes en el expediente sancionador, figura que les fue llamada la atención por sus superiores jerárquicos, porque el Gobernador Civil había dicho que estaban bebiendo como cosacos, mientras que el Jefe de despacho del Gobernador Civil declaró a «Diario de Cádiz» que aquél había manifestado que tales Policías se estaban poniendo como cosacos. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Interpuesto recurso contencioso-administrativo contra el mencionado acuerdo sancionador, fue desestimado por Sentencia de la Sala Cuarta de la Audiencia Territorial de Madrid de 21 de septiembre de 1985, confirmada después en apelación por otra de la Sala Tercera del Tribunal Supremo de 9 de diciembre de 1986.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">