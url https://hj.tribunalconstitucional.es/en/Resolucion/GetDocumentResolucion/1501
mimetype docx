--- v0 (2026-04-16)
+++ v1 (2026-06-27)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 26 de abril de 1990</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Francisco Tomás y Valiente, Presidente; don Francisco Rubio Llorente, don Antonio Truyol Serra, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo-Ferrer, don Jesús Leguina Villa, don Luis López Guerra, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo y don Vicente Gimeno Sendra, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Francisco Tomás y Valiente, Presidente; don Francisco Rubio Llorente, don Antonio Truyol Serra, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo-Ferrer, don Jesús Leguina Villa, don Luis López Guerra, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo y don Vicente Gimeno Sendra, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2191,51 +2191,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">10. El último de los motivos de inconstitucionalidad aducidos consiste en la presunta vulneración del art. 24.2 de la Constitución por el art. 83.3 f) de la LGT, según la redacción dada al mismo por el artículo 4 de la Ley 10/1985.  Conforme a este artículo, se prevé una sanción de multa por «la falta de aportación de pruebas y documentos contables o la negativa a su exhibición».  La Sala Tercera del Tribunal Supremo considera que no es posible traer a colación en este caso el deber de colaboración de los contribuyentes con la Administración; porque, si bien ha de admitirse la amplitud de dicho deber respecto de la conducta de terceros no contribuyentes y «a excepción de cuando venga cubierto por el secreto profesional», para la Sala es indudable que, en el caso de los propios contribuyentes, aquel deber «no ha de rebasar el umbral donde comienza el derecho del ciudadano a no autoinculparse como un elemento de protección de su presunción de inocencia». Por consiguiente, la Sala no discute la presencia de un genérico deber de colaboración del contribuyente con la Administración tributaria, pero encuentra un límite de ese deber en el derecho del contribuyente a no «autoinculparse».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Son dos, por tanto, los derechos fundamentales que la Sala considera afectados e íntimamente unidos en esta cuestión: el derecho a no confesarse culpable y el derecho a la presunción de inocencia, derechos que el art. 24.2 de la Constitución enuncia y garantiza, como es notorio, de forma separada. De la conexión entre ambos, la Sala deduce lo que podría considerarse como un genérico derecho del contribuyente a la reserva de sus datos económicos frente a la Administración tributaria.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Pero esta construcción argumental no puede ser acogida, y así lo ha señalado este Tribunal en diversos pronunciamientos. En la STC 110/1984 tuvimos ya la oportunidad de declarar que la Inspección de los Tribunales tiene por finalidad verificar la conducta fiscal del contribuyente y comprobar la veracidad de sus declaraciones a la Hacienda Pública. Esta actividad investigadora puede conducir, en efecto, a la obtención de elementos probatorios de que el contribuyente ha defraudado al Fisco, pero es evidente que con ello no se está exigiendo a aquél la difícil prueba de su inocencia, ya que lo único que se le impone es el «deber de aportar los datos que puedan ayudar a la investigación».  Se comprende, por lo demás, que sin la colaboración del contribuyente y la aportación por éste de datos personales de alcance económico la labor inspectora resultará prácticamente imposible cuando no fuera factible solicitar los mismos datos de terceras personas. Todavía con mayor rotundidad, en el ATC 642/1986 (fundamento jurídico 2.º) se afirmó que no puede haber duda de «que la Administración esta habilitada también desde el plano constitucional para exigir determinados datos relativos a la situación económica del contribuyente» y que esta exigencia es predicable «de todos y cada uno de los ciudadanos en cuanto recaiga en ellos la cualidad de sujetos pasivos del impuesto» y no sólo de terceros como son las Entidades intermediarias en el área económica y las crediticias; doctrina en parte reiterada también en el ATC 982/1986. Y si en la Sentencia antes citada sostuvimos que el derecho a la intimidad personal (art. 18.1 de la Constitución) no puede entenderse de tal modo que constituya un obstáculo que haga imposible o dificulte el cumplimiento del deber declarado en el art. 31 de la Constitución, otro tanto cabe decir cuando se invoca con pareja finalidad el art. 24.2 de la norma suprema, como ahora ocurre, pues es una misma la razón de decidir allí y aquí.</w:t>
+        <w:t xml:space="preserve">Pero esta construcción argumental no puede ser acogida, y así lo ha señalado este Tribunal en diversos pronunciamientos. En la STC 110/1984 tuvimos ya la oportunidad de declarar que la Inspección de los Tributos tiene por finalidad verificar la conducta fiscal del contribuyente y comprobar la veracidad de sus declaraciones a la Hacienda Pública. Esta actividad investigadora puede conducir, en efecto, a la obtención de elementos probatorios de que el contribuyente ha defraudado al Fisco, pero es evidente que con ello no se está exigiendo a aquél la difícil prueba de su inocencia, ya que lo único que se le impone es el «deber de aportar los datos que puedan ayudar a la investigación».  Se comprende, por lo demás, que sin la colaboración del contribuyente y la aportación por éste de datos personales de alcance económico la labor inspectora resultará prácticamente imposible cuando no fuera factible solicitar los mismos datos de terceras personas. Todavía con mayor rotundidad, en el ATC 642/1986 (fundamento jurídico 2.º) se afirmó que no puede haber duda de «que la Administración esta habilitada también desde el plano constitucional para exigir determinados datos relativos a la situación económica del contribuyente» y que esta exigencia es predicable «de todos y cada uno de los ciudadanos en cuanto recaiga en ellos la cualidad de sujetos pasivos del impuesto» y no sólo de terceros como son las Entidades intermediarias en el área económica y las crediticias; doctrina en parte reiterada también en el ATC 982/1986. Y si en la Sentencia antes citada sostuvimos que el derecho a la intimidad personal (art. 18.1 de la Constitución) no puede entenderse de tal modo que constituya un obstáculo que haga imposible o dificulte el cumplimiento del deber declarado en el art. 31 de la Constitución, otro tanto cabe decir cuando se invoca con pareja finalidad el art. 24.2 de la norma suprema, como ahora ocurre, pues es una misma la razón de decidir allí y aquí.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En efecto, no existe un derecho absoluto e incondicionado a la reserva de los datos económicos del contribuyente con relevancia fiscal y esgrimible frente a la Administración tributaria. Tal pretendido derecho haría virtualmente imposible la labor de comprobación de la veracidad de las declaraciones de los contribuyentes a la Hacienda Pública y, en consecuencia, dejaría desprovisto de toda garantía y eficacia el deber tributario que el art.  31.1 de la Constitución consagra; lo que impediría una distribución equitativa del sostenimiento de los gastos públicos en cuanto bien constitucionalmente protegido.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Pero, además de lo que hasta ahora se ha dicho, y como recuerda el Abogado del Estado, la Sala parte en su razonamiento de una equívoca comprensión de lo que supone la aportación de documentos contables en el art. 83.3 f) de la LGT.  Los documentos contables son elementos acreditativos de la situación económica y financiera del contribuyente; situación que es preciso exhibir para hacer posible el cumplimiento de la obligación tributaria y su posterior inspección, sin que pueda considerarse la aportación o exhibición de esos documentos contables como una colaboración equiparable a la «declaración» comprendida en el ámbito de los derechos proclamados en los arts. 17.3 y 24.2 de la Constitución. Del mismo modo que el deber del ciudadano de tolerar que se le someta a una especial modalidad de pericia técnica verbi gratia, el llamado control de alcoholemia) no puede considerarse contrario al derecho a no declarar contra sí mismo y al de no declararse culpable (SSTC 103/1985, 145/1987, 22/1988, entre otras muchas), cuando el contribuyente aporta o exhibe los documentos contables pertinentes no está haciendo una manifestación de voluntad ni emite una declaración que exteriorice un contenido admitiendo su culpabilidad. Se impone aquí de nuevo la prudencia frente a intentos apresurados de trasladar mecánicamente garantías y conceptos propios del orden penal a actuaciones y procedimientos administrativos distintos y alejados del mismo, como es, en este caso, el de gestión tributaria.  Desde esta perspectiva, tiene razón el Abogado del Estado cuando resalta que el citado art. 83.3 f) no es, en realidad, más que una garantía del cumplimiento de los deberes formales de los sujetos pasivos que se enuncian en el art. 35.2 de la propia LGT: llevar y conservar los libros de contabilidad, registro y demás documentos que en cada caso se establezca, facilitar la práctica de inspecciones y comprobaciones, y proporcionar a la Administración los datos, informes, antecedentes y justificantes que tengan relación con el hecho imponible. Y a esta conclusión no cabría oponer como un obstáculo insalvable el tenor del art. 83.3 f) de la LGT, pues el sustantivo «pruebas» no es utilizado por dicho precepto en un sentido estricto o técnico-jurídico, sino más bien como concepto equivalente, redundante y sinónimo de la expresión «documentos contables» que la propia norma emplea.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003F63CB" w:rsidR="00F31FAF" w:rsidP="006A78CB" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>