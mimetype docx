--- v0 (2025-12-19)
+++ v1 (2026-09-27)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 18 de julio de 1991</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Francisco Tomás y Valiente, Presidente, don Francisco Rubio Llorente, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo Ferrer, don Jesús Leguina Villa, don Luis López Guerra, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra y don José Gabaldón López, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Francisco Tomás y Valiente, Presidente, don Francisco Rubio Llorente, don Fernando García-Mon y González-Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo Ferrer, don Jesús Leguina Villa, don Luis López Guerra, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra y don José Gabaldón López, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -176,51 +176,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En la cuestión de inconstitucionalidad núm. 267/87, formulada por el Pleno d la Audiencia Territorial de Oviedo sobre supuesta inconstitucionalidad del art. 3 de la Ley 6/1984, de 5 de julio, de la Junta General del Principado de Asturias que confiere fuero privilegiado a los miembros del Consejo de Gobierno del Principado Han sido partes el Fiscal General del Estado, el Abogado del Estado, el Consejo de Gobierno del Principado de Asturias, representado por el Letrado de su Servicio Jurídico don Fernando Fernández González, y la Junta General del Principado de Asturias, representada por su Presidente, y Ponente el Magistrado don Fernando García-Mon y González- Regueral, quien expresa el parecer del Tribunal.</w:t>
+        <w:t>En la cuestión de inconstitucionalidad núm. 267/87, formulada por el Pleno de la Audiencia Territorial de Oviedo sobre supuesta inconstitucionalidad del art. 3 de la Ley 6/1984, de 5 de julio, de la Junta General del Principado de Asturias que confiere fuero privilegiado a los miembros del Consejo de Gobierno del Principado. Han sido partes el Fiscal General del Estado, el Abogado del Estado, el Consejo de Gobierno del Principado de Asturias, representado por el Letrado de su Servicio Jurídico don Fernando Fernández González, y la Junta General del Principado de Asturias, representada por su Presidente, y Ponente el Magistrado don Fernando García-Mon y González-Regueral, quien expresa el parecer del Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>