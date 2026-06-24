--- v0 (2025-12-13)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 17 de octubre de 1991</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Francisco Rubio Llorente, Presidente, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo-Ferrer, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo y don José Gabaldón López, Magistrados, ha pronunciado </w:t>
+        <w:t>La Sala Segunda del Tribunal Constitucional, compuesta por don Francisco Rubio Llorente, Presidente, don Eugenio Díaz Eimil, don Miguel Rodríguez-Piñero y Bravo-Ferrer, don José Luis de los Mozos y de los Mozos, don Alvaro Rodríguez Bereijo y don José Gabaldón López, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -904,60 +904,60 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Desde la perspectiva estricta del honor, y teniendo en cuenta la excepción de veracidad, podrían ser aceptables los argumentos de los recurrentes, tanto en relación con la incidencia de la conducta de los actores civiles ante los medios de comunicación al dar a conocer el hecho de la adopción, como en relación a la irrelevancia de la utilización imprecisa del término «adquirido», al que en el contexto de la noticia no puede dársele un significado preciso, dado que las inexactitudes en la compleja terminología legal sólo pueden ser relevantes si el dislate en la calificación de los hechos lleva a engaño al lector medio. En este caso cabe entender que la utilización incorrecta del término ni cuestiona de por sí la legalidad del procedimiento de adopción, ni tampoco pone en duda la honorabilidad de unos padres que han tratado de realizar una labor encomiable, la de adoptar un niño y ofrecerle un adecuado y cuidado entorno familiar.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Sin embargo, esa línea de argumentación no es la procedente en este caso. Lo que se había planteado en el proceso civil era la divulgación de unos hechos de la vida privada de los demandantes, divulgación que suponía, para los actores, una intromisión en su vida privada, y además ofensiva y lesiva de su reputación. Aunque se defendía también el honor, lo que fundamentalmente estaba afectado era la tutela de la intimidad personal y familiar por haberse dado publicidad a hechos de la vida privada que, por su contenido, pueden ser considerados además como ofensivos para una persona razonable, y que, incluso, sin llegar a ser difamación, ofenden profundamente a los implicados en la noticia. Los hechos relacionados en la noticia publicada, muy en particular el de la identificación de la persona de la madre del hijo adoptado, y su particular profesión, son hechos que sin dificultad alguna han de entenderse como relativos a la vida privada de la persona y de la familia. Además, por su concreto contenido deben considerarse como ofensivos para una persona razonable y de sensibilidad media. Sobre ello pone especial acento la sentencia de instancia al referirse al «descubrimiento y matización de su linaje con olvido de lo declarado en el art. 39.2 C.E.».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">El derecho a la intimidad personal del art. 18 C.E. está estrictamente vinculado a la «dignidad de la persona» que reconoce el art. 10 C.E., e implica «la existencia de un ámbito propio y reservado frente a la acción y conocimiento de los demás, necesario -según las pautas de nuestra cultura- para mantener una calidad mínima de la vida humana» (STC 231/1988, fundamento jurídico 3.º). Desde esta perspectiva de la dignidad de la persona, no cabe duda que la filiación, y muy en particular la identificación del origen del adoptado, ha de entenderse que forma parte de ese ámbito propio y reservado de lo íntimo, que además en este caso sirve también para lograr el objetivo constitucional establecido en el artículo 39.2 C.E. No es ocioso recordar, a tal efecto, que la legislación civil ofrece una pauta significativa sobre la privacidad de estos datos (art. 178.1 C.C).</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Pero el derecho a la intimidad se extiende no sólo a los aspectos de la vida propia personal, sino también a determinados aspectos de otras personas con las que se guarde una personal y estrecha vinculación familiar, aspectos que, por esa relación o vínculo familiar, inciden en la propia esfera de la personalidad del individuo que los derechos del artículo 18 C.E. protegen, «No cabe duda que ciertos eventos que pueden ocurrir a padres, cónyuges o hijos tienen, normalmente y dentro de las pautas culturales de nuestra sociedad, tal trascendencia para el individuo, que su indebida publicidad o difusión incide directamente en la propia esfera de su personalidad. Por lo que existe al respecto un derecho -propio y no ajeno- a la intimidad, constitucionalmente protegido» (STC 231/1988). Ello significa que la noticia no sólo ha afectado al derecho a la intimidad personal del menor, sino también al derecho a la intimidad de sus padres adoptivos.</w:t>
+        <w:t xml:space="preserve">El derecho a la intimidad personal del art. 18 C.E. está estrictamente vinculado a la «dignidad de la persona» que reconoce el art. 10 C.E., e implica «la existencia de un ámbito propio y reservado frente a la acción y conocimiento de los demás, necesario -según las pautas de nuestra cultura- para mantener una calidad mínima de la vida humana» (STC 231/1988, fundamento jurídico 3.º). Desde esta perspectiva de la dignidad de la persona, no cabe duda de que la filiación, y muy en particular la identificación del origen del adoptado, ha de entenderse que forma parte de ese ámbito propio y reservado de lo íntimo, que además en este caso sirve también para lograr el objetivo constitucional establecido en el artículo 39.2 C.E. No es ocioso recordar, a tal efecto, que la legislación civil ofrece una pauta significativa sobre la privacidad de estos datos (art. 178.1 C.C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
+        <w:rPr/>
+        <w:t xml:space="preserve">Pero el derecho a la intimidad se extiende no sólo a los aspectos de la vida propia personal, sino también a determinados aspectos de otras personas con las que se guarde una personal y estrecha vinculación familiar, aspectos que, por esa relación o vínculo familiar, inciden en la propia esfera de la personalidad del individuo que los derechos del artículo 18 C.E. protegen. «No cabe duda de que ciertos eventos que pueden ocurrir a padres, cónyuges o hijos tienen, normalmente y dentro de las pautas culturales de nuestra sociedad, tal trascendencia para el individuo, que su indebida publicidad o difusión incide directamente en la propia esfera de su personalidad. Por lo que existe al respecto un derecho -propio y no ajeno- a la intimidad, constitucionalmente protegido» (STC 231/1988). Ello significa que la noticia no sólo ha afectado al derecho a la intimidad personal del menor, sino también al derecho a la intimidad de sus padres adoptivos.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En cuanto el derecho afectado es el derecho a la intimidad, la excepción de veracidad no resulta aquí legitimadora, pues se responde de la revelación o divulgación indebida de hechos relativos a la vida privada o íntima, aunque fuesen veraces. El elemento decisivo aquí es la relevancia pública del hecho divulgado, que su «revelación» resulte justificada en función del interés público del asunto sobre el que se informa, o si se quiere, del interés legítimo del público para su conocimiento.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">