--- v0 (2026-05-01)
+++ v1 (2026-07-28)
@@ -469,51 +469,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">3. En efecto, a la vista de los hechos probados ante el Juez de Primera Instancia y la Audiencia Provincial, a los que necesariamente debemos atenernos [art. 44. 1 b) LOTC], lo que resulta claro es que el riesgo al que puede haberse sometido la integridad física y psicológica del menor es aún una hipótesis que el Juez de primera Instancia contempló en su resolución acordando, de un lado, denegar la constitución de un acogimiento familiar preadoptivo, de consecuencias tan severas y radicales respecto de los vínculos jurídicos con la familia biológica del niño, y, de otro, la constitución de un acogimiento residencial provisional dirigido a propiciar la reinstauración de las relaciones de la madre biológica con su hijo, en un Centro dependiente y bajo la supervisión, precisamente, de la Administración recurrente. Sin soslayar lo paradójico que resulta que la Administración recurrente denuncie los riesgos que para el derecho fundamental a la vida e integridad física y moral del menor pueda conllevar su acogimiento en una institución que dé ella depende.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Los órganos judiciales de la jurisdicción civil tuvieron en cuenta el riesgo para la salud y el desarrollo personal y familiar del menor que podía ofrecer su convivencia con su madre biológica hasta el punto de no resolver de plano la reiniciación de su convivencia; pero también consideró fundadamente que ese riesgo no era de tal magnitud, habida cuenta de las circunstancias, como para privar a la madre biológica de su hijo, como pretendía la Administración, iniciando lo que, en definitiva, no es sino una fórmula de procedimiento adoptivo. En contra de lo argüido por la Junta de Castilla y León, el que así se haya articulado judicialmente la denegación de la constitución del acogimiento familiar preadoptivo pretendido, pone de manifiesto el carácter motivado y fundado de las resoluciones judiciales, que en todo momento han tenido en cuenta el interés superior del menor, ponderándolo con el de su madre biológica, que por ser de menor rango, no por ello resulta desdeñable (y este es el sentido de la jurisprudencia del TEDH en la materia, SSTEDH Casos E.P. contra Italia de 16 de noviembre de 1999, Caso X contra Portugal de 21 de diciembre de 1999, Caso B ronda de 9 de junio de 1998, Caso Y contra Gran Bretaña de 23 de septiembre de 1998, Caso McMichael de 24 de febrero de 1995, Caso Hokkanen de 23 de septiembre de 1994, Caso Keegan de 26 de mayo de 1994, Caso Hoffmann de 23 de junio de 1993, Caso Olsson de 27 de noviembre de 1992, Caso Ríeme de 22 de abril de 1992, Caso Andersson de 25 de febrero de 1992, Caso Eriksson de 22 de junio de 1989, Caso Nielsen de 28 de noviembre de 1988, Caso Olsson de 24 de marzo de 1988, Caso R contra Gran Bretaña de 8 de julio de 1987, Caso B contra Gran Bretaña de 8 de julio de 1987, Caso WW contra Gran Bretaña de 8 de julio de 1987).</w:t>
+        <w:t xml:space="preserve">Los órganos judiciales de la jurisdicción civil tuvieron en cuenta el riesgo para la salud y el desarrollo personal y familiar del menor que podía ofrecer su convivencia con su madre biológica hasta el punto de no resolver de plano la reiniciación de su convivencia; pero también consideró fundadamente que ese riesgo no era de tal magnitud, habida cuenta de las circunstancias, como para privar a la madre biológica de su hijo, como pretendía la Administración, iniciando lo que, en definitiva, no es sino una fórmula de procedimiento adoptivo. En contra de lo argüido por la Junta de Castilla y León, el que así se haya articulado judicialmente la denegación de la constitución del acogimiento familiar preadoptivo pretendido, pone de manifiesto el carácter motivado y fundado de las resoluciones judiciales, que en todo momento han tenido en cuenta el interés superior del menor, ponderándolo con el de su madre biológica, que por ser de menor rango, no por ello resulta desdeñable (y este es el sentido de la jurisprudencia del TEDH en la materia, SSTEDH Casos E.P. contra Italia de 16 de noviembre de 1999, Caso X contra Portugal de 21 de diciembre de 1999, Caso Bronda de 9 de junio de 1998, Caso Y contra Gran Bretaña de 23 de septiembre de 1998, Caso McMichael de 24 de febrero de 1995, Caso Hokkanen de 23 de septiembre de 1994, Caso Keegan de 26 de mayo de 1994, Caso Hoffmann de 23 de junio de 1993, Caso Olsson de 27 de noviembre de 1992, Caso Rieme de 22 de abril de 1992, Caso Andersson de 25 de febrero de 1992, Caso Eriksson de 22 de junio de 1989, Caso Nielsen de 28 de noviembre de 1988, Caso Olsson de 24 de marzo de 1988, Caso R contra Gran Bretaña de 8 de julio de 1987, Caso B contra Gran Bretaña de 8 de julio de 1987, Caso WW contra Gran Bretaña de 8 de julio de 1987).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">4. El recurso de amparo, como en reiteradas ocasiones ha afirmado este Tribunal, no es un cauce destinado para asegurar el acierto judicial en la interpretación y aplicación de la legalidad ordinaria, o en la valoración de los hechos que las partes en litigio someten a su conocimiento y examen, pues, a salvo la manifiesta y grosera irrazonabilidad, arbitrariedad o yerro de la resolución judicial impugnada, esa interpretación y valoración es competencia de la jurisdicción ordinaria, a la que la Ley ha atribuido también en exclusiva la ponderación de cuál sea el interés superior del menor en cada caso, que no debe confundirse con los intereses de las familias de acogida en recibir y cuidar al menor, ni de la propia Administración pública y sus servicios sociales, que, además del interés del menor, al que desde luego también deben servir, porque así se lo impone específicamente la Ley, están sometidos ex Constitutione, al servicio del interés general (art. 103 CE) y a la protección activa de los derechos fundamentales. Fines a los que deben servir con objetividad, también para el caso de las actuaciones dirigidas a satisfacer el interés de los menores desatendidos o en situación de riesgo y de los que asumen su guarda y custodia. Una interpretación y ponderación de intereses que éste Tribunal difícilmente podrá revisar, no sólo por su lejanía y falta de inmediatez respecto de las circunstancias del caso, que le vienen dadas como hechos que no puede revisar, sino también por no ser su función la propia de una tercera instancia llamada a revisar lo decidido por los órganos judiciales ordinarios (SSTC 198/2000, 203/2000, 256/2000; AATC 141/2000, 234/2000, 237/2000, entre otras).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">