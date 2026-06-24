--- v0 (2025-12-13)
+++ v1 (2026-06-24)
@@ -176,51 +176,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En los conflictos positivos de competencia acumulados núms. 44/86, 48/86, 49/86, 50/86, 64/86 y 1602/88, promovidos, respectivamente, por el Consejo Ejecutivo de la Generalidad de Cataluña (núm. 44/86), representado por don Ramón Gorbs i Turbany, por el Gobierno Vasco, representado por don Javier Otaola Bajeneta (núms. 48, 49 y 50/86), la Junta de Andalucía, representada por don Miguel Bravo-Ferrer Delgado (núm. 64/1986), y el Consejo Ejecutivo de la Generalidad de Cataluña, representado por don Josep María Bosch i Besa (núm. 1602/88; en relación con diversos preceptos de: el Real Decreto 1616/1985, de 11 de septiembre, «por el que se establece el control metrológico que realiza la Administración del Estado»; el Real Decreto 1617/1985, de 11 de septiembre, «por el que se establece el procedimiento para la habilitación de Laboratorios de Verificación Metrológica oficialmente autorizados»; el Real Decreto 1618/1985, de 11 de septiembre, «por el que se establece el Registro de Control Metrológico», y el Real Decreto 579/1988, de 10 de junio, que «regula el Control Metrológico CEE». Ha comparecido el Abogado del Estado, en la representación que legalmente ostenta, y ha sido Magistrado Ponente don Eugenio Díaz Eimil, quien expresa el parecer del Tribunal.</w:t>
+        <w:t>En los conflictos positivos de competencia acumulados núms. 44/86, 48/86, 49/86, 50/86, 64/86 y 1602/88, promovidos, respectivamente, por el Consejo Ejecutivo de la Generalidad de Cataluña (núm. 44/86), representado por don Ramón Gorbs i Turbany, por el Gobierno Vasco, representado por don Javier Otaola Bajeneta (núms. 48, 49 y 50/86), la Junta de Andalucía, representada por don Miguel Bravo-Ferrer Delgado (núm. 64/1986), y el Consejo Ejecutivo de la Generalidad de Cataluña, representado por don Josep María Bosch i Besa (núm. 1602/88); en relación con diversos preceptos de: el Real Decreto 1616/1985, de 11 de septiembre, «por el que se establece el control metrológico que realiza la Administración del Estado»; el Real Decreto 1617/1985, de 11 de septiembre, «por el que se establece el procedimiento para la habilitación de Laboratorios de Verificación Metrológica oficialmente autorizados»; el Real Decreto 1618/1985, de 11 de septiembre, «por el que se establece el Registro de Control Metrológico», y el Real Decreto 579/1988, de 10 de junio, que «regula el Control Metrológico CEE». Ha comparecido el Abogado del Estado, en la representación que legalmente ostenta, y ha sido Magistrado Ponente don Eugenio Díaz Eimil, quien expresa el parecer del Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>