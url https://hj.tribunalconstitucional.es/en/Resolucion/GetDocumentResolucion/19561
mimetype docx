--- v0 (2025-12-23)
+++ v1 (2026-08-01)
@@ -550,51 +550,51 @@
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>II. Fundamentos jurídicos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A6468D" w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1. objeto del presente recurso de súplica, interpuesto por la Letrada del Parlamento de Cataluña, el Auto 228/2003, de 1 de julio, en el que acordamos inadmitir, por extemporáneo, el recurso de inconstitucionalidad planteado por el Parlamento de Cataluña contra la Ley 41/2002, de 14 de noviembre, básica reguladora de la autonomía del paciente y derechos y obligaciones en materia de información y documentación clínica.</w:t>
+        <w:t xml:space="preserve">1. Es objeto del presente recurso de súplica, interpuesto por la Letrada del Parlamento de Cataluña, el Auto 228/2003, de 1 de julio, en el que acordamos inadmitir, por extemporáneo, el recurso de inconstitucionalidad planteado por el Parlamento de Cataluña contra la Ley 41/2002, de 14 de noviembre, básica reguladora de la autonomía del paciente y derechos y obligaciones en materia de información y documentación clínica.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">El Auto recurrido sustenta la extemporaneidad del recurso de inconstitucionalidad en el hecho de que la Ley 41/2002 se publicó en el Boletín Oficial del Estado el día 15 de noviembre de 2002, de manera que el dies a quo fue el día 16 de noviembre de 2002 (STC 48/2003, FJ 2) y el término ad quem el día 17 de febrero de 2003 (al caer el día 16 en domingo), mientras que el recurso se registró en el Tribunal el día siguiente 18 de febrero. El Auto de inadmisión consideró que la extemporaneidad no queda convalidada por el hecho de que el recurso de inconstitucionalidad se hubiera registrado en oficina de Correos el propio día 17 de febrero de 2003, fecha del término ad quem.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">