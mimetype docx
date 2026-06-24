--- v0 (2026-03-05)
+++ v1 (2026-06-24)
@@ -80,51 +80,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 16 de noviembre de 1992</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="002E3FC7" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00735EC7" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00356547">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Miguel Rodríguez-Piñero y Bravo- Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra, don José Gabaldón López, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carlos Viver Pi-Sunyer, Magistrados, ha pronunciado </w:t>
+        <w:t>El Pleno del Tribunal Constitucional, compuesto por don Miguel Rodríguez-Piñero y Bravo- Ferrer, Presidente, don Luis López Guerra, don Fernando García-Mon y González Regueral, don Carlos de la Vega Benayas, don Eugenio Díaz Eimil, don Alvaro Rodríguez Bereijo, don Vicente Gimeno Sendra, don José Gabaldón López, don Julio Diego González Campos, don Pedro Cruz Villalón y don Carlos Viver Pi-Sunyer, Magistrados, ha pronunciado</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B40515" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00B40515" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="8222"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:right="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -165,66 +165,62 @@
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F49CD">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S E N T E N C I A</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001F49CD" w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Ha intervenido el Gobierno de la Nación, representado por el Abogado del Estado. Ha sido Ponente el Magistrado don Luis López Guerra, quien expresa el parecer del Tribunal.</w:t>
+    <w:p w:rsidRPr="00531C1B" w:rsidR="00F31FAF" w:rsidP="00531C1B" w:rsidRDefault="00356547">
+      <w:pPr>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En los conflictos positivos de competencia acumulados núms. 851/85, 935/86 y 1.520/87, planteados por el Consejo Ejecutivo de la Generalidad de Cataluña, representado por su Abogado don Manuel M. Vicens Matas, contra el Gobierno de la Nación, en relación con determinados preceptos reglamentarios sobre agencias de transporte de mercancías y otros extremos. Ha intervenido el Gobierno de la Nación, representado por el Abogado del Estado. Ha sido Ponente el Magistrado don Luis López Guerra, quien expresa el parecer del Tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F07668" w:rsidR="00F31FAF" w:rsidP="00F07668" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F31FAF" w:rsidP="001F49CD" w:rsidRDefault="00F31FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="center" w:pos="4536"/>
         </w:tabs>