--- v0 (2026-03-05)
+++ v1 (2026-09-07)
@@ -415,78 +415,51 @@
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>II. Fundamentos jurídicos</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A6468D" w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">1. Único. Como ha hecho constar el Abogado del Estado en su alegaciones, el Decreto-ley 1/2010, de 7 de enero, del Consell de la Generalidad Valenciana, de medidas de protección y revitalización del conjunto histórico de la ciudad de Valencia -objeto del</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Gobierno contra los mismos, recurso en el que se ha hecho expresa invocación del art. 161.2 CE.</w:t>
+        <w:t xml:space="preserve">1. Único. Como ha hecho constar el Abogado del Estado en su alegaciones, el Decreto-ley 1/2010, de 7 de enero, del Consell de la Generalidad Valenciana, de medidas de protección y revitalización del conjunto histórico de la ciudad de Valencia -objeto del recurso de inconstitucionalidad- ha sido derogado por el apartado 3 de la disposición derogatoria única de la Ley 2/2010, de 31 de marzo, de medidas de protección y revitalización del conjunto histórico de la ciudad de Valencia, apartado éste que, por lo demás, no se encuentra afectado por la suspensión de la vigencia y aplicación que pesa sobre determinados preceptos de la referida Ley 2/2010 como consecuencia de la admisión a trámite del recurso de inconstitucionalidad interpuesto por el Presidente del Gobierno contra los mismos, recurso en el que se ha hecho expresa invocación del art. 161.2 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">Dado lo anterior, y sin que ello signifique pronunciamiento alguno sobre el fondo del asunto planteado en el presente proceso constitucional, no es posible que este Tribunal se pronuncie acerca del levantamiento o mantenimiento de la suspensión de una disposición que no se encuentra vigente por haber sido derogada por el legislador autonómico (en el mismo sentido, AATC 354/1989, de 20 de junio, FJ único, y 224/2009, de 27 de julio, FJ 1).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AD51A7" w:rsidP="006A78CB" w:rsidRDefault="00AD51A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>