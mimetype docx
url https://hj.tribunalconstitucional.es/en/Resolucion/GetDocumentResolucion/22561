--- v0 (2025-12-19)
+++ v1 (2026-04-02)
@@ -802,51 +802,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">c) No procede acoger la alegación del Ministerio Fiscal en virtud de la cual una remisión prejudicial no sería necesaria porque la Decisión Marco de 2009 sería inaplicable ratione temporis al litigio principal. La alegación tendría fundamento en caso de que la cuestión controvertida en este proceso fuera la relativa a si la Decisión Marco de 2009 era o no de aplicación directa en el momento de dictarse el Auto impugnado en este recurso de amparo. Sin embargo, no es ésta propiamente la cuestión suscitada en este proceso constitucional, en el que lo que se dirime es si la resolución de entrega vulneró o no indirectamente el derecho a un proceso con todas las garantías tal y como éste resulta protegido por la Constitución española (art. 24.2 CE). En este contexto el Derecho de la Unión Europea opera como un instrumento que permite delimitar la parte del contenido de ese derecho que despliega eficacia ad extra, esto es, las facultades y garantías cuyo desconocimiento por las autoridades extranjeras puede dar lugar a una vulneración indirecta en caso de que acuerde la entrega sin condicionamiento. Siendo ello así, el Derecho de la Unión Europea que ha de tenerse en cuenta a la hora de integrar el canon de constitucionalidad relevante para enjuiciar la resolución impugnada es el vigente en el momento presente. En definitiva, la Decisión Marco de 2009 es aplicable, en todo caso, como criterio de integración del contenido del derecho reconocido en el art. 24.2 CE cuyo desconocimiento determina, de conformidad con la doctrina señalada, su vulneración indirecta por parte de los órganos judiciales españoles. Esta conclusión se apoya también en el propio Derecho de la Unión Europea y, en particular, en el principio de interpretación conforme a las Decisiones Marco. Según estableció la Sentencia del Tribunal de Justicia de la Unión Europea (en adelante STJUE) de 16 de junio de 2005, Maria Pupino, C-105/03, Rec. p. I-5285, apartado 43, “[c]uando aplica el Derecho nacional, el órgano jurisdiccional remitente que debe interpretarlo está obligado a hacer todo lo posible, a la luz de la letra y de la finalidad de la Decisión Marco, para, al efectuar dicha interpretación, alcanzar el resultado a que se refiere la decisión marco y de esta forma atenerse al artículo 34 TUE, apartado 2, letra b)”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">d) El juicio correspondiente a las cuestiones prejudiciales que a continuación se formulan compete al Tribunal de Justicia de la Unión Europea, puesto que es a él a quien corresponde el enjuiciamiento de la validez de las normas de Derecho secundario a la luz de los Tratados [vid., entre otras muchas, las SSTJUE de 22 de octubre de 1987, Foto-Frost, 314/85, Rec. p. 4199, apartados 15 a 20; de 21 de febrero de 1991, Zuckerfabrik Süderdithmarschen y Zuckerfabrik Soest, asuntos acumulados C-143/88 y C-92/89, Rec. p. I-415, apartados 21 y 33; así como las conclusiones del Abogado General Ruiz-Jarabo Colomer presentadas en el asunto Gaston Schul, de 30 de junio de 2005, C-461/03, puntos 80 a 89], y la garantía de la interpretación homogénea del Derecho de la Unión Europea (vid., entre otras, las SSTJUE de 16 de enero de 1974, Rheinmühlen-Düsseldorf, 166/73, Rec.  p. 33, apartado 3; de 22 de junio de 2010, Melki y Abdeli, asuntos acumulados C-188/10 y 189/10, apartado 45, así como las conclusiones del Abogado General Poiares Maduro presentadas en el asunto Cartesio, de 22 de mayo de 2008, C-210/06, puntos 15 a 20). La competencia interpretativa del Tribunal de Justicia de la Unión Europea resulta especialmente pertinente en relación con aquellas disposiciones de Derecho de la Unión Europea que, como ocurre con las que son aquí relevantes, han de ser aplicadas por una jurisdicción nacional de última instancia, sin que aún hayan sido objeto de interpretación y de las que no cabe deducir, además, una única interpretación que se imponga por su propia evidencia no sólo a este Tribunal, sino también al resto de los órganos judiciales de los Estados miembros y aún al propio Tribunal de Justicia (vid. la STJUE de 6 de octubre de 1982, Cilfit y otros, 283/81, Rec. p. 3415, apartados 13 y siguientes, así como las conclusiones del Abogado General Tizzano presentadas en el asunto Lyckeskog, de 21 de febrero de 2002, C-99/00, puntos 61 a 76).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">e) Este Tribunal Constitucional reúne los requisitos exigidos por el artículo 267 TFUE, en la medida en que es un “órgano jurisdiccional” en el sentido de dicho precepto (vid. la STJUE de 30 de junio de 1966, Vaassen-Göbbels, 61/65, Rec. p. 395, así como las conclusiones del Abogado General Ruiz-Jarabo Colomer presentadas en los asuntos De Coster y Alpe Adria, de 28 de junio de 2001, C- 17/00, y de 25 de junio de 2010, C-205/08, respectivamente). Asimismo, las resoluciones de nuestra jurisdicción no son susceptibles de ulterior recurso en los términos exigidos por el artículo 10.1 del Protocolo núm. 36 sobre las disposiciones transitorias del Tratado de Lisboa, en relación con el antiguo artículo 35 TUE y la Ley Orgánica 9/1998, de 16 de diciembre, antes citada (vid., entre otras, la STJUE de 25 de junio de 2009, Roda Golf &amp; Beach Resort, C-14/08, Rec. p. I-5439, apartados 24 a 29, así como las conclusiones de la Abogada General Kokott presentadas en el asunto Wery?ski, de 2 de septiembre de 2010, C-283/09, puntos 16 a 25).</w:t>
+        <w:t xml:space="preserve">e) Este Tribunal Constitucional reúne los requisitos exigidos por el artículo 267 TFUE, en la medida en que es un “órgano jurisdiccional” en el sentido de dicho precepto (vid. la STJUE de 30 de junio de 1966, Vaassen-Göbbels, 61/65, Rec. p. 395, así como las conclusiones del Abogado General Ruiz-Jarabo Colomer presentadas en los asuntos De Coster y Alpe Adria, de 28 de junio de 2001, C- 17/00, y de 25 de junio de 2010, C-205/08, respectivamente). Asimismo, las resoluciones de nuestra jurisdicción no son susceptibles de ulterior recurso en los términos exigidos por el artículo 10.1 del Protocolo núm. 36 sobre las disposiciones transitorias del Tratado de Lisboa, en relación con el antiguo artículo 35 TUE y la Ley Orgánica 9/1998, de 16 de diciembre, antes citada (vid., entre otras, la STJUE de 25 de junio de 2009, Roda Golf &amp; Beach Resort, C-14/08, Rec. p. I-5439, apartados 24 a 29, así como las conclusiones de la Abogada General Kokott presentadas en el asunto Wery-ski, de 2 de septiembre de 2010, C-283/09, puntos 16 a 25).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">f) El reenvío prejudicial no se ve impedido por el hecho de que no fueran las partes personadas en este proceso constitucional quienes solicitaran su formulación, puesto que ni el Derecho de la Unión Europea ni la legislación española impiden al Tribunal Constitucional adoptar de oficio la decisión correspondiente. Una vez dicho esto, conviene recordar inmediatamente que por providencia de 31 de mayo de 2011 se dio ocasión a las partes de formular al respecto las alegaciones que considerasen oportunas.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">g) Finalmente, procede destacar que el recurrente no se encuentra actualmente privado de libertad, de modo que, en opinión de este Tribunal Constitucional, no procede tramitar la cuestión prejudicial aquí suscitada a través del procedimiento prejudicial acelerado, ni del procedimiento prejudicial de urgencia, contemplados, respectivamente, en los artículos 104 bis y 104 ter del Reglamento de procedimiento del Tribunal de Justicia.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00AD51A7" w:rsidRDefault="008777C4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">