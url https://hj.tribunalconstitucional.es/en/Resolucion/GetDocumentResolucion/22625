--- v0 (2025-12-16)
+++ v1 (2026-05-14)
@@ -1210,51 +1210,51 @@
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En efecto, no podemos olvidar que la materia controvertida es la de “titulación” y “dispensa en la promoción interna” de funcionarios públicos (policías locales), la cual sólo afecta a la seguridad pública en la medida en que para el ejercicio de ésta, se atribuye “autoridad” a funcionarios públicos locales. En otras palabras, para que los funcionarios públicos puedan ejercer la autoridad en la seguridad pública local necesitan previamente la cobertura competencial del régimen estatutario de los funcionarios públicos locales.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
-        <w:t xml:space="preserve">Este criterio vendría avalado por la STC 154/2005, de 9 junio (FJ 5), cuando señalamos que “la determinación de que la actividad controvertida sea o no de naturaleza policial (en sentido estricto o por inherencia) sólo puede derivarse de la ponderación de su contenido y finalidad, de acuerdo con nuestra doctrina tradicional sobre los criterios de incardinación competencial (por todas, STC 197/1996, de 3 de noviembre, FJ 3), y no de la apreciación meramente mecánica de la relación que los órganos estatales a los que se haya atribuido su ejercicio puedan tener con la organización policial”.</w:t>
+        <w:t xml:space="preserve">Este criterio vendría avalado por la STC 154/2005, de 9 junio (FJ 5), cuando señalamos que “la determinación de que la actividad controvertida sea o no de naturaleza policial (en sentido estricto o por inherencia) sólo puede derivarse de la ponderación de su contenido y finalidad, de acuerdo con nuestra doctrina tradicional sobre los criterios de incardinación competencial (por todas, STC 197/1996, de 28 de noviembre, FJ 3), y no de la apreciación meramente mecánica de la relación que los órganos estatales a los que se haya atribuido su ejercicio puedan tener con la organización policial”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">
         <w:rPr/>
         <w:t xml:space="preserve">En definitiva, erigiéndose el estatuto funcionarial en garantía adicional del ejercicio de las funciones policiales tuitivas (estatus y condiciones distintos de las propias funciones de “seguridad pública”), la sujeción de todos los funcionarios a las mismas condiciones de acceso y promoción constituye una garantía adicional, residenciada en el título competencial del art. 149.1.18 CE.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00C21FFE" w:rsidR="00F31FAF" w:rsidRDefault="00356547">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidRPr="&lt;w:rPr xmlns:w=&quot;http://schemas.openxmlformats.org/wordprocessingml/2006/main&quot;&gt;&lt;w:lang w:val=&quot;es-ES_tradnl&quot; /&gt;&lt;/w:rPr&gt;">